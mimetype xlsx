--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -10,5844 +10,5874 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4177" uniqueCount="1904">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4199" uniqueCount="1914">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Amaral da Associação</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_01_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_01_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja  feito a revitalização e a reativação do recinto Municipal, do Distrito de AlexandritaMG.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_02_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_02_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja_x000D_
 feito a doação dos terrenos do programa minha casa minha vida, ou outro que o suceder no âmbito do Município de Iturama-MG, conforme prevê o projeto de lei complementar n° 04/2023, o qual já foi liberado pelo Ex- Prefeito, para as pessoas de baixa renda.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_03_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_03_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja feito na rodoviária Municipal, uma praça de alimentação na parte superior, com a utilização de todas as salas, e na parte inferior, seja redirecionado os guichês dos ônibus, conforme Projeto de Lei, o qual será ulteriormente elaborado.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_04_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_04_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a  implantação de uma UTI - Unidade de Atendimento Intensivo e um CHD - Centro  de Hemodiálise, nesta cidade.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_05_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_05_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja  asfaltado a Rua José Altafin Neto, Rua Laurestão e a Rua José Alves, todas no  Bairro São Miguel.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_06_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_06_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência, a presente indicação, solicitando ao Senhor Prefeito Municipal, a reforma e adequação dos banheiros públicos da cidade, localizados nas praças municipais. Algumas praças ainda não estão contempladas com banheiros, e os existentes estão em estado de calamidade, inclusive, colocando os usuários em situação de riscos e insegurança pelo estado de conservação dos mesmos.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_07_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_07_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência, a presente indicação, solicitando ao Senhor Prefeito Municipal, o  combate dos pernilongos na cidade, em especial o Aedes Aegypti causador da  dengue que está aumentando significamente em nossa cidade e no Distrito de  Alexandrita.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_08_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_08_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência, a presente indicação, de caráter EMERGENCIAL, solicitando ao Senhor_x000D_
 Prefeito Municipal, a melhoria das estradas rurais, cascalhamento em locais críticos, restauração de pontes e mata-burros do município de Iturama e Alexandrita.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ana Lúcia, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_09_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_09_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a_x000D_
 construção de um novo e moderno Terminal Rodoviário. Visando atender a demanda por melhorias nos serviços prestados aos passageiros rodoviários e prezar pela eficiência dos recursos públicos.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ana Lúcia</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_10_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_10_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a implantação_x000D_
 de uma UBS Mais Mulher, que irá atender as necessidades crescentes da saúde feminina. Esse espaço deverá oferecer serviços especializados à saúde das mulheres, em todos os ciclos de vida, da puberdade à menopausa, tais como acompanhamento de gravidez até o tratamento de possíveis complicações que possas surgir, ter equipe multidisciplinar, equipamentos específicos, com rigoroso controle de qualidade, visando suprir as necessidades que impactam na saúde e na vida das mulheres.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3386/ind_11_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3386/ind_11_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de um bebedouro no campo de futebol, no bairro 400 casas. Visando proporcionar conforto e mais comodidade para aqueles que utilizam o espaço, pois após a prática do esporte eles necessitam se hidratar e não existe nenhum meio disponível no local.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3387/ind_12_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3387/ind_12_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência, a presente indicação, solicitando ao Senhor Prefeito Municipal, a reforma do Cemitério Bom Pastor de Iturama, interna e externa, com pavimentação das vias de trânsito. 0 cemitério apresenta falhas em caminhos para os visitantes se locomoverem, oferecendo risco, principalmente de queda a quem se locomove entre os túmulos.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/ind_13_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/ind_13_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência, a presente indicação, solicitando ao Senhor Prefeito Municipal, a reforma e pintura do monumento (Cristo) imagem em honra ao Sagrado Coração de Jesus na entrada da cidade de Iturama, localizado na Avenida Prefeito Juca Pádua. A imagem está toda desconfigurada, com péssimo aspecto, aparência de abandono, descaso e com risco de acidentes para quem transita no local.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/ind_14_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/ind_14_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a implantação_x000D_
 do transporte coletivo, com itinerário em todos os bairros de nossa cidade, três vezes ao dia. 0 crescimento acentuado do meio urbano de nossa cidade gerou dificuldades para locomoção da população, devido a distância dos bairros a determinados lugares, como por exemplo, universitários que frequentam as faculdades FAMA e UFTM, trabalhadores distantes do local de trabalho e demais dificuldades impostas pela distância.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3390/ind_15_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3390/ind_15_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a revitalização da Praça Padre João Valim - Santuário, qual seja, incluir limpeza, pintura de guias, manutenção e reforma de calçadas, de brinquedos, de aparelhos de academias, bancos, troca de lâmpadas e lixeiras, entre outros.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Jeder Viana</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3391/ind_16__2025_001876.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3391/ind_16__2025_001876.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação no sentido solicitar ao Senhor Prefeito Municipal, a_x000D_
 instalação de postes e sistema de iluminação pública na marginal Braz Alves de Freitas, prioritariamente entre a Av. Campina Verde e o Cristo Redentor, que fica localizado na Av. Prefeito Juca Pádua na cidade de Iturama-MG.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/ind_17_2025_001875.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/ind_17_2025_001875.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação no sentido solicitar ao Senhor Prefeito, a criação de um Núcleo de Atendimento ao Transtorno do Espectro Autista-NATEA / Centro Municipal do Autismo e TDAH, oferecendo serviços multiprofissionais, tais como, neurologista, psicoterapeuta, psicopedagogo e psicólogo para auxiliar no desenvolvimento de pessoas com autismo, oferecendo suporte também aos familiares e profissionais do Setor público, bem como a construção de prédio próprio para o funcionamento do Núcleo, tendo em vista a crescente demanda por serviços especializados para o atendimento de pessoas com Transtorno do Espectro Autista (TEA) e Transtorno de Déficit de Atenção e Hiperatividade (TDAH), e tendo em vista as dificuldades enfrentadas por esses indivíduos e suas famílias.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/ind_18_2025_001874.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/ind_18_2025_001874.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, no sentido solicitar ao Senhor Prefeito Municipal, a_x000D_
 doação de kit escolar aos alunos da rede municipal anualmente, devendo ser composto pelos seguintes itens: três camisetas, 3 shorts, I par de tênis, 2 agasalhos, 1 mochila contendo materiais diversos, tais como: cadernos, lápis preto, lápis de cor, giz de cera, régua, apontador e borracha, bem como, a doação de camisetas para os alunos da rede estadual do nosso município. Comprar também para as salas de aulas, cadeiras e carteiras onde necessitar.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/ind_19_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/ind_19_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, no sentido solicitar ao Senhor Prefeito Municipal, a_x000D_
 perfuração de um poço artesiano com instalação de caixa d'água e refrigerador no Bairro Amazonas.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/ind_20_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/ind_20_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação de_x000D_
 escolinhas de futebol em todos os bairros de Iturama e Alexandrita.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Pedrinho Garcia</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/ind_21_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/ind_21_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja_x000D_
 adquirido 2 (dois) ônibus destinados ao transporte de pacientes e ao fortalecimento das ações de saúde no município.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_22_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_22_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a implementação de um programa de uniformização e identificação para os motoristas que prestam serviços A. saúde da administração pública, mediante o fornecimento de uniformes padronizados e crachás de identificação.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_23_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_23_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de uma sede própria para o setor de zoonoses, bem como o fornecimento de   uniformes padronizados e crachás de identificação, visando melhorar as condições de trabalho, ampliar os serviços e promover a saúde pública no município.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_24_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_24_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de uma sede própria para o Centro de Atenção Psicossocial (CAPS), visando   melhorar o atendimento à população e ampliar os serviços de saúde mental em nosso município.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_25_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_25_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a contratação   imediata de uma equipe especializada em neurologia, composta por médico   neurologista, neuropsicólogo, neuropediatra e demais profissionais de apoio,   visando atender às necessidades crescentes da população no âmbito da saúde   neurológica.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dr. Cristian</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_26_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_26_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a este subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que sejam_x000D_
 realizadas obras de reforma na praça localizada na Avenida Ayrton Senna do Brasil, à altura do número 780. A proposta inclui a colocação de bancos, a execução de paisagismo adequado, com plantio de árvores e flores, e a instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_27_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_27_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a este subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que promova_x000D_
 a implementação do Programa "Horta da Gente" de Agricultura Urbana e Periurbana em terrenos ociosos localizados na área urbana de Iturama e do Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Adebaldo Borges de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_28_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_28_2025.pdf</t>
   </si>
   <si>
     <t>0 vereador que esta subscreve, ouvindo o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Prefeito Municipal a implantação de_x000D_
 mão única ou de redutores de velocidade na Rua Quinze, localizada no Bairro Dr. Diógenes de Souza.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_29_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_29_2025.pdf</t>
   </si>
   <si>
     <t>0 vereador que esta subscreve, ouvindo o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Prefeito Municipal, a realização de_x000D_
 obras de calçamento no canteiro central da Avenida Santa Rosa, no trecho que percorre os bairros Dhama I e II, Dr. Diógenes de Souza e Alcides Veríssimo I, II e III.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/ind_30_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/ind_30_2025.pdf</t>
   </si>
   <si>
     <t>0 vereador que esta subscreve, ouvindo o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Prefeito Municipal, a realização de_x000D_
 obras de calçamento no canteiro central da Avenida Dom Pedro II, no trecho que percorre os bairros Dr. Diógenes de Souza, Alcides Veríssimo I, II e III e Vera Lucia Elias I e II.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/ind_31_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/ind_31_2025.pdf</t>
   </si>
   <si>
     <t>0 vereador que esta subscreve, ouvindo o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito_x000D_
 uma reforma na Praça do Bairro Antonio Bráulio.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/ind_32_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/ind_32_2025.pdf</t>
   </si>
   <si>
     <t>0 vereador que esta subscreve, ouvindo o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito_x000D_
 reforma e instalação de cobertura na quadra Poliesportiva da Praça do Bairro Antonio Braulio.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ricardo Baiano</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/ind_33_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/ind_33_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, no sentido de solicitar ao Sr. Prefeito Municipal, considerando oficio da Policia Militar, o qual segue em anexo, que seja mantido o fechamento/interdição da estrada rural anexa a Avenida Alberto Simeão de Queiroz, no Bairro Antônio Bráulio tendo em vista que existe outro acesso, o qual passa pelas proximidades da Universidade Federal UFTM sem prejuízo algum aos que ali transitam.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Márcio da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_34_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_34_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a instalação de LIXEIRAS em pontos estratégicos e com maior fluxo de pessoas em nossa cidade.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_35_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_35_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a_x000D_
 instalação de um bebedouro com água gelada na Av. Prefeito Juca Pádua, próximo ao monumento do Cristo Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ronei Mosquito</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_36_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_36_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a remoção da caçamba de lixo colocada em frente a porta de entrada do Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_37_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_37_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja_x000D_
 descentralizado as ações do CESU para as localidades com maior demanda dessa modalidade de ensino.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_38_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_38_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja_x000D_
 acionada as autoridades competentes para colocarem redutores de velocidade nos trevos de entrada da cidade de Iturama — MG.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Dr. Cristian, Pedrinho Garcia, Ronei Mosquito</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_39_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_39_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja CRIADA UMA CENTRAL DE EXAMES LABORATORIAIS, COM CREDENCIAMENTO DOS LABORATÓRIOS LOCAIS, PARA ATENDIMENTO PRIORITÁRIO DA ATENÇÃO BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_40_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_40_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja CRIADA UMA CENTRAL DE MEDICAMENTOS, PARA AQUISIÇÃO, CONTROLE, ARMAZENAMENTO, DISTRIBUIÇÃO E AVIAMENTO DE RECEITAS PRIORITARIAMENTE DA ATENÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Fabricio Massa Bruta</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_41_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_41_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a abertura de farmácias em cada UBS ( UNIDADE BASICA DE SAÚDE) do Município.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_42_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_42_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, Médico Oftalmologista para atender todas as crianças das Redes de Escolas Municipais.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_43_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_43_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, requer a reforma do Campo de Futebol do Bairro Tiradentes ( conhecido como Buracão).</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/ind_44_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/ind_44_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito_x000D_
 o recapeamento dos Bairros Universitário e Viva mais I e 2.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/ind_45_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/ind_45_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito uma reforma, ampliação e modernização da Feira Livre do Município.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_46_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_46_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito o projeto e posteriormente a execução conforme a Legislação Ambiental, a revitalização do Córrego Quati e do Córrego Santa Rosa.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_47_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_47_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação  de uma Casa de Apoio para dependentes químicos de drogas e álcool.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_48_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_48_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça redutores de velocidade nas esquinas da Rua Goiás com a Avenida Alexandrita.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_49_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_49_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que exija da concessionária de energia CEMIG, a realização de um estudo técnico para fortalecer a rede elétrica do município, a fim de evitar quedas frequentes e picos de energia.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_50_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_50_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, as providências para instalação de energia elétrica na Rua Sebastião Soares de Queiroz, distrito comercial Manoel Português em Iturama/MG. Esta rua está localizada ao lado de cima do Cemitério e não possui rede de energia elétrica.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_51_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_51_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a implantação das chamadas "Bocas de lobo Inteligentes." Trata-se de grades anexadas nas grades dos bueiros que captam e retém os resíduos sólidos, liberando os resíduos líquidos para seu curso normal.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_52_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_52_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja providenciada a reforma do Prédio Público da Biblioteca Municipal João Garcês de Moraes e fazer a informatização para uma melhor realização de pesquisas e estudos.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/ind_53_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/ind_53_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que proceda a reforma da quadra de futebol do Bairro Diógenes de Souza (200 casas), fazendo também a construção de vestiários e a cobertura e ao lado do Espaço de Recreação denominado Zé Branquinho, possa também ser instalado uma academia ao ar livre.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/ind_54_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/ind_54_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a instalação de semáforos no cruzamento da Avenida Rio Grande com a Rua São Paulo.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_55_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_55_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a reforma do Estádio Osmar Amaral, conhecido como Campo de Futebol do Bairro Bom Sucesso e Antônio Bráulio, bem como a reforma em geral em todo estádio, incluindo:  perfuração de um Poço Artesiano, Iluminação geral do estádio, como a  reestruturação do Barracão e vestiários em anexo ao campo de futebol.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_56_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_56_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja feito, sarjetas/valetas nas ruas, ora mencionadas, Rua Primeiro de janeiro com a  Av. Santa rosa; Rua Primeiro de janeiro com a Av. José Bonifácio; Rua Itapagipe com  a Av. Campina Verde (na igreja da missão); Av. Duque de Caxias com a Rua Corredor boiadeiro (próximo ao sori); Rua Itapagipe com a Av. Campina Verde; Av. Campina Verde com a Rua Armando Fratari; Av. Seis irmãos com a Rua Itapagipe; Av. Seis Irmãos com a Rua Armando Fratari; Av. Alencastro com a Rua Itapagipe; Av. Belo Horizonte com a Rua Itapagipe; Av. Dom Pedro II com a Rua Sete de Setembro; Av. Dom Pedro II com a Rua 25 de Março;  Av. Dom Pedro II com a Rua  Corredor boiadeiro (faixa elevada); Rua Primeiro de janeiro, ligando a Escola João Ribeiro com a praça, todas no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_57_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_57_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de arquibancadas no campo de futebol Luiz Paulo de Oliveira, localizado no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_58_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_58_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a volta dos quiosques de lanches nas praças públicas do Município, mediante cobrança de taxa significativa para a limpeza e revitalização daqueles que ocuparem o espaço concedido pelo Poder Público.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_59_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_59_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de postes com redes de energia e iluminação nas travessias que ligam o Bairro Centro com os Bairros São Miguel e Alcides Veríssimo, bem como Av. Alencastro, Av. Belo Horizonte, Av. Seis irmãos e Av. Santa Rosa.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_60_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_60_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, implementação de profissionais de artes marciais, aula de dança, aula de música e futebol a ser realizado nos Bairros do Município de Iturama.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Adebaldo Borges de Freitas, Amaral da Associação, Ana Lúcia, Dr. Cristian, Fabricio Massa Bruta, Jeder Viana, Márcio da Auto Escola, Pedrinho Garcia, Ricardo Baiano, Ricardo Soler, Ronaldo Karfrios, Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_61_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_61_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que estude a viabilidade técnica, urbanística e orçamentária da construção de um novo prédio para a Prefeitura Municipal no local onde atualmente se encontra a Rodoviária Municipal, bem como a realocação desta para uma área mais próxima às margens da rodovia.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_62_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_62_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja acionada as autoridades competentes para colocarem redutores de velocidade na rodovia BR 497, em frente ao Paulinho acessórios.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_63_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_63_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para colocarem redutores de velocidade na avenida ao lado da Faculdade Fama, em frente ao auto posto Carrara.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_64_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_64_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça toda a revitalização e a construção do que mais achar necessário para a abertura da “prainha” localizada no município de Iturama.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_65_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_65_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, quando da liberação de recursos extraorçamentários, dê prioridade ao pagamento das férias-prêmio vencidas dos servidores públicos municipais, observando-se os critérios de equidade e razoabilidade na ordem de quitação desses débitos.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_66_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_66_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que por meio da Secretaria de Saúde, disponibilize psicólogos para atuação no Pronto Socorro Municipal, com a finalidade de prestar atendimento psicológico a pacientes e seus familiares, assegurando ainda a disponibilidade dos profissionais nos finais de semana e feriados, caso haja necessidade.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_67_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_67_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que considerando os eventos climáticos extremos dos últimos dias, que seja feita a continuação da Iluminação e também o paisagismo da Avenida Alexandrita entre a Avenida São Paulo até a entrada da nossa cidade.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_68_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_68_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça um estudo de viabilização técnica, para a implantação de pontos (abrigos) de apoio em locais estratégicos, aos trabalhadores da usina e demais empresas, enquanto aguardam o transporte.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_69_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_69_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que implante em nosso Município o Programa de saúde Ocular infantil, para fazer o diagnóstico precoce (teste do olhinho), para prevenir a cegueira infantil (Retinoblastoma).</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_70_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_70_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, uma  parceria  com o Governo do Estado, através do Departamento de estradas e Rodagens - DER, a construção do trevo na entrada do Distrito de Alexandrita, na rodovia MG 497, devido ao tráfego intenso de veículos, principalmente caminhões.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_71_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_71_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, uma  parceria com o Governo do Estado de Minas Gerais, através do Departamento de Estradas e Rodagens DER, a construção de duas trincheiras, uma  ligando os  Bairros Jardim América ao bairro Viva Mais e a outra ligando os Bairros Vila Pádua ao Itália.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_72_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_72_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a implantação de um projeto de apoio na área pedagógica, como: cursos e eventos de capacitação.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_73_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_73_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja construído um redutor de velocidade / sarjetão, na Av. Seis Irmãos antes da Creche Deus Menino, logo após a virada da Rua Rio Bonito, visando proporcionar maior segurança as crianças que frequentam a referida creche, evitando assim acidentes, principalmente nos horários de entrada e saída, quando os pais vão levar ou buscar seus filhos.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_74_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_74_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a reforma geral da Vila Olímpica, tanto na parte construída, como na parte aberta, realizando uma manutenção na piscina, campos de futebol, sistema elétrico e hidráulico, portão de entrada, escadas, telhados, ventiladores, ar condicionado, banheiros, lâmpadas, telhado, pintura nos cômodos existentes, aquisição de mesas, cadeiras e adequações de acessibilidade.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_75_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_75_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja providenciada a construção de uma praça pública com área de lazer, parque infantil e academia ao ar livre, no Bairro Itália, de nossa cidade.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_76_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_76_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que providencie a criação da Secretaria Municipal de Trânsito no âmbito do Poder Executivo de nosso município.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_77_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_77_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis um projeto sobre a concessão de jornada de trabalho reduzida, sem necessidade de compensação e sem redução de salário, para o próprio servidor municipal que necessite de tal medida, desde que devidamente fundamentado e mediante comprovação de laudo médico ou documentação pertinente que demonstre a necessidade de uma jornada diferenciada, bem como para o servidor municipal que possua filho, cônjuge ou dependente com necessidades especiais, assegurando-lhe maior disponibilidade de tempo para prestar apoio e cuidados essenciais, igualmente mediante comprovação documental e laudos que justifiquem a situação.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_78_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_78_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando Sr. Prefeito Municipal, que faça a implementação de redutores de velocidade e medidas de segurança de trânsito. Considerando a crescente preocupação com a segurança no trânsito em nosso município e a necessidade urgente de medidas que visem a redução de acidentes. Venho por meio desta, indicar a implementação de redutores de velocidade, como lombadas e faixas elevadas, bem como outras intervenções que possam melhorar a segurança viária, principalmente na Av. Prefeito Juca Pádua e em pontos estratégicos com volumes de acidente.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_79_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_79_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a reforma geral do anfiteatro ALDARIZA MACHADO DE FREITAS, situado na Vila Olímpica, de nossa cidade, realizando revisão no sistema elétrico e hidráulico, manutenção do telhado, ventiladores, ar condicionado, banheiros, troca de lâmpadas, pintura de paredes, adequações de acessibilidade, pisos, aquisição e reforma de cadeiras e mobiliário em geral,etc. A referida indicação se faz necessária, com urgência, pois o local utilizado para a realização de palestras, convenções, formaturas, bem como eventos culturais e todos os acontecimentos que venham de encontro ao desenvolvimento, social, cultural e educacional do município.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Ricardo Soler</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_80_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_80_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que instale telas de proteção na estrutura das quadras das escolas municipais.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Ricardo Baiano, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3472/ind_81_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3472/ind_81_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita  a reposição das Placas de trânsito e Placas com nomes de Ruas e das Avenidas de Iturama e Alexandrita.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_82_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_82_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de uma pista de skate na Praça do Santuário, onde já foi a quadra de areia.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_83_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_83_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação de vestiários adequados para os trabalhadores do serviço de limpeza urbana (garis), com a finalidade de garantir as condições de dignidade, saúde e segurança no ambiente de trabalho, possibilitando a troca de roupas e a realização de higiene pessoal após o desempenho das atividades.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_84_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_84_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, criação de pontos de apoio estruturados para os motoboys, com o objetivo de garantir melhores condições de trabalho, segurança, saúde e bem-estar desses profissionais. _x000D_
 Requer que os pontos de apoio conte com os seguintes recursos:_x000D_
 1- Áreas de descanso, com bancos ou cadeiras; _x000D_
 Instalações sanitárias de acesso público;_x000D_
 2- Espaços para manutenção rápida das motocicletas, como ferramentas básicas e bombas de ar;_x000D_
 3- Disponibilidade de água potável e alimentação de baixo custo; _x000D_
 4- Rede Wi-Fi para comunicação e agendamento de entregas.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_85_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_85_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação do Centro de Perícia Médica do INSS, mesmo que seja através da Telemedicina.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_86_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_86_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação da Guarda Mirim.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_87_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_87_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a substituição das lâmpadas dos postes que estão ineficientes e queimadas.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_88_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_88_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a presença de um oftalmologista no Hospital do Povo.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_89_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_89_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja cumprido o que estabelece a Lei Complementar nº10/2003, quanto a ocupação de passeio de vias por bares ou congêneres.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_90_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_90_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de um anel viário que ligue os principais Bairros e Avenidas da nossa cidade, incluindo a Marginal Antônio Correia de Queiroz, desde o frigorífico, até a Rua Pirajuba ou contornando a cidade até ligar a Marginal no Bairro Jardim América, conectando aos demais Bairros e principais Avenidas da cidade, bem como, a implementação de uma pista de caminhada e ciclovia ao longo desse trajeto.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_91_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_91_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a aquisição de   um triturador para resíduos orgânicos e galhos e uma máquina de poda de árvores.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3483/ind_92_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3483/ind_92_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que determine ao setor competente para que realize a operação "Tampa Buraco" com urgência, pois com as fortes chuvas ocorridas foi danificada  a pavimentação asfáltica de várias Ruas e Avenidas.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3484/ind_93_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3484/ind_93_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a pavimentação asfáltica da Vicinal que liga a Sede do Distrito de Alexandrita  até a Cruzeta.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3485/ind_94_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3485/ind_94_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para alterar e acrescer a redação do art. 7º-A da lei complementar nº 75 de 2015, que dispõe sobre o auxílio alimentação indenizatório de R$ 200,00 aos servidores públicos municipais, passando a vigorar da seguinte forma:_x000D_
 Art. 7º-A Fica instituído o Auxilio Alimentação, de caráter indenizatório, em substituição à cesta básica, a ser concedido aos servidores públicos municipais, ativos e inativos, que percebam a título de salário-base até 2.000,00 (dois mil reais), no valor mensal de R$ 200,00 (duzentos reais), para uso exclusivo na aquisição de gêneros alimentícios e assemelhados._x000D_
 § 1° Não farão jus ao Auxilio Alimentação de que trata o "caput" deste artigo, os servidores que, durante o mês de apuração do benefício: _x000D_
 I - (…)_x000D_
 II- (…)_x000D_
 III- ultrapassar o limite do valor fixado nesta lei, salvo a discricionariedade do Poder Executivo em conceder o vale</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3486/ind_95_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3486/ind_95_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja atualizado o Portal da Educação e criado o Portal da Saúde.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3487/ind_96_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3487/ind_96_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito  a reforma geral do Prédio da Associação do Bairro Tiradentes, com as devidas instalações de bebedouros, climatizadores de ar e a construção da cobertura na quadra poliesportiva da Associação que fica anexo ao salão de festas.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3488/ind_97_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3488/ind_97_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que proponha uma ação de criação da "Semana da Saúde do Homem". Criar campanhas e medidas para incentivar os homens a realizarem os exames  preventivos de câncer de próstata.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_98_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_98_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que adote_x000D_
 medidas administrativas para a implementação de um programa de premiação aos alunos destaques da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_99_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_99_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que promova_x000D_
 uma parceria com a Faculdade FAMA, visando possibilitar que os alunos do curso de Psicologia realizem estágios supervisionados nas escolas municipais, no Pronto Socorro, e no Centro de Atenção Psicossocial (CAPS) do município.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_100_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_100_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, por meio da  Secretaria Municipal de Saúde, adote as providências necessárias para a retomada da  publicação diária do boletim epidemiológico da COVID-19, com ampla divulgação  nos meios oficiais do Município.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3489/ind_101_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3489/ind_101_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a abertura do portão do Horto Florestal aos finais de semana, permitindo que a população possa descartar adequadamente seus resíduos.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_102_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_102_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, 1 (um) ponto de apoio destinado aos trabalhadores de aplicativos de entrega e de transporte individual privado de passageiros, contando com sanitários masculinos e femininos, além de uma sala para apoio e descanso dos trabalhadores, com acesso a internet sem fio e pontos de recarga de celular gratuitos.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_103_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_103_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, providências quanto a situação da iluminação pública da Rua Santa Lúcia, localizada no Bairro Bom Sucesso.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_104_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_104_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a ampliação da rede municipal de ensino, uma vez que não há vagas suficientes para atender os territórios de abrangência das escolas.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_105_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_105_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja reaberta a Padaria Comunitária do Distrito de Alexandrita e que também seja retomada a fabricação e distribuição gratuita de pão as pessoas carentes do Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3506/ind_106_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3506/ind_106_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a realização do evento ItuGospel no dia ou na semana do evangélico, com a contratação de um show de expressão nacional.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3507/ind_107_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3507/ind_107_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, isentar de imposto a operação da primeira transferência de imóveis das Associações de Agricultores Familiares, sediadas nesse município e aos seus Agricultores Associados.  Isentando somente os imóveis que originaram da aquisição com financiamento do Fundo de Terras e da Reforma Agrária - Banco da Terra, representadas através do Banco do Brasil ou demais Instituições Financeiras, para finalidade de reforma agrária.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/ind_108_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/ind_108_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a extensão do atendimento do Laboratório de Epidemiologia para todas as UBS do Município, visto que o atendimento está restrito apenas a UBS São Miguel para realização de exames da dengue, influenza, covid-19, chagas e vários outros exames.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_109_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_109_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, o recapeamento da Avenida Mato Grosso em toda a sua extensão.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_110_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_110_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a substituição dos bancos quebrados em todas as praças do nosso município.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_111_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_111_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a reforma do prédio do Centro Cultural "Eulâmpia Alves de Queiroz" no Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_112_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_112_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a aquisição de um computador com impressora, para o Centro Cultural "Eulâmpia Alves de Queiroz" , no Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/ind_113_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/ind_113_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação de cursos de Capacitação Profissional de cuidadores de crianças, cuidadores de idosos e cuidadores de pessoas com deficiência.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/ind_114_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/ind_114_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a intensificação de campanhas informativas a respeito da importância da prevenção e do diagnóstico precoce do câncer de próstata.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/ind_115_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/ind_115_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a manutenção da Praça Antonio Baiano (Pracinha), como é conhecida.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/ind_116_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/ind_116_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de redutores de velocidade, com sinalização de solo, nas Avenidas João Paulo ll e São Benedito, próximo à Escola Estadual Joaquim Tiago de Queiroz, no Bairro Bom Sucesso.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/ind_117_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/ind_117_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja instalado um novo e moderno parque infantil junto a Praça Pe. João Valim, conhecida como praça do "santuário", no centro da nossa cidade.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/ind_118_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/ind_118_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de um novo canil municipal.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_119_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_119_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja construído uma quadra coberta e novas salas de aula na Escola Municipal Aleci de Urzedo Fortunato, localizada entre os Bairros Santa Rosa e José Ancelmo.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_120_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_120_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja enviado ao Legislativo Municipal os Decretos do Executivo em ordem crescente de numeração e cronológica para serem inseridos no sítio oficial desta casa.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_121_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_121_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal,  que viabilize a construção de uma pista de skate na Praça Papa João 18 (Praça do Paulinho) no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_122_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_122_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal,  que faça o fornecimento de lanche para os pacientes e funcionários da rede municipal da Saúde, tais como, unidade da ESF, clínica Municipal de fisioterapia e odontologia, bem como no Hospital do Povo.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_123_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_123_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal,  que faça a construção de rampa de acessibilidade na Praça do Santuário e demais pontos estratégicos públicos.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_124_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_124_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, a disponibilização de sinal de internet (Wi-Fi) gratuito nas praças,  do município de Iturama e no distrito de  Alexandrita.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_125_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_125_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, a construção de rampas de acesso para barcos e banhistas na prainha, na água vermelha e em outras regiões do município onde os pescadores artesanais frequentam.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_126_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_126_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, que seja implantado vale-alimentação “Ticket” para todos os servidores da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_127_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_127_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a aquisição de um mamógrafo para o Hospital do Povo, a fim de ampliar e qualificar o atendimento à saúde da mulher em nossa região.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/ind_128_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/ind_128_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para sancionar a Lei que autoriza o pagamento do IFA - Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE).</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/ind_129_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/ind_129_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a implantação de uma lombada com sinalização no final da Avenida Dom Pedro II, na estrada rural que passa perto do antigo matadouro municipal.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_130_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_130_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a possibilidade de fazer calçada e  tapar um buraco próximo a Casa Lar,  localizado à Rua 1, no Bairro Iturama I.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/ind_131_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/ind_131_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de casas populares no Bairro Ézio Queiroz, para atender as famílias de baixa renda, residente e domiciliados no nosso Município.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/ind_132_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/ind_132_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, melhorias no transporte dos pacientes que fazem hemodiálise.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/ind_133_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/ind_133_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que viabilize recurso junto ao MEC para a implantação de Salas de Recursos Multifuncionais nas Escolas Municipais do município de Iturama-MG.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/ind_134_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/ind_134_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de refrigeradores de água gelada nos Bairros: Tiradentes, Itália, Santa Rosa, Antônio Bráulio e Morumbi na Cidade de Iturama-MG.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/ind_135_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/ind_135_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de calçada em volta do campo de futebol do Bairro São Miguel na cidade de Iturama/MG.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/ind_136_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/ind_136_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a contratação de uma empresa especializada para perfuração de um poço artesiano, a instalação de uma caixa de água e a aquisição de um refrigerador de água, no Distrito de Alexandrita, no município de Iturama-MG.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/ind_137_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/ind_137_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a instalação de sistema de monitoramento com câmeras nos ônibus e vans escolares, proporcionando mais seguranças as crianças e aos adolescentes.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/ind_138_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/ind_138_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, se possível, o  reajuste do valor do auxílio de Tratamento Fora do Domicílio – TFD, o qual consiste  no custeio do paciente e acompanhante, (se necessário e previsto na legislação), encaminhados para as Unidades de Saúde de outro Município ou Estado e limitado ao período estritamente necessário, observando  a continuidade do tratamento.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/ind_139_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/ind_139_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a aquisição de um gerador de energia elétrica para ser instalado na Farmácia Municipal do Município, visto que com as constantes quedas de energia, causam um enorme transtorno, pois nesse local se armazenam os medicamentos de alto custo, que têm que serem conservados de forma e temperatura correta, para garantir aos usuários um tratamento com qualidade.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/ind_140_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/ind_140_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação de um Centro de Referência de Atendimento à Mulher vítima de violência - CRAM, em nossa cidade.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/ind_141_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/ind_141_2025.pdf</t>
   </si>
   <si>
     <t>vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, recursos financeiros para a disponibilização e/ou viabilização de espaço físico para a implantação e manutenção do  Centro de Especialidades Odontológicas - CEO</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/ind_142_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/ind_142_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a necessidade da criação de medidas e/ou mutirão para zerar as filas de espera de consultas de ortopedista, urologia e neurologia.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/ind_143_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/ind_143_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, trocar a parte elétrica do Hospital Municipal Delfina Alves Barbosa (Hospital do Povo).</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/ind_144_2025_002423.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/ind_144_2025_002423.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja providenciado o fornecimento de meios de transporte adequados e eficientes para os Policiais Penais lotados em nosso município, para que possam se deslocar até a nova Penitenciária de forma segura, pontual e digna, visando a melhoria das condições de trabalho desses profissionais.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/ind_144_2025_002423.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/ind_144_2025_002423.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito um reparo de caráter de "urgência" nos postes de iluminação pública da Av. Campina Verde, próximo ao nº 971, Centro.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/ind_146_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/ind_146_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, um local para que seja feito um estacionamento, atrás do postinho São Miguel.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/ind_147_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/ind_147_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito um estacionamento público na Av. Campina Verde, esquina com a Rua Primeiro de Janeiro, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_148_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_148_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja implantado em todas as Unidades de Saúde do Município, 02 (duas) cadeiras específicas para gestantes, idosos e acompanhantes de crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_149_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_149_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a contratação de Motoboys para realizarem o serviço de entrega de remédios da farmacinha popular, para aquelas pessoas que, por incapacidade de locomoção não conseguem ou não podem ir até a farmacinha, devendo estar em dia com o CADASTRO ÚNICO ativo e sem impedimentos.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_150_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_150_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja feito um retorno ou uma passagem de veículos na Av. Alexandrita, na altura da Av. dos Atletas/Suburbana.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/ind_151_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/ind_151_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito a construção de um estacionamento em toda a extensão da Praça da Rodoviária, precisamente na continuação da Av. Juscelino Kubitschek até a Rua Canápolis, pois  já foi construído um estacionamento na Avenida paralela Cel. José Felisberto e ele é muito eficiente para o trânsito.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_152_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_152_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito a doação de um terreno para a construção de um anfiteatro, uma sala para palestras, mais salas de aulas e um estacionamento para a UFTM campus Iturama/MG.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/ind_153_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/ind_153_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a sinalização do Bairro José Anselmo e do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/ind_154_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/ind_154_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que sejam tomadas as providências necessárias para o prolongamento do evento "XXIII FEIRA CULTURAL ITURAMA E REGIÃO MOSTRAM SEUS TALENTOS" que será realizado na Praça do Santuário, inicialmente previsto para os dias 1º e 2 de maio, de forma a incluir também os dias 3 e 4 de maio, para realizar uma Exposição de Carros Antigos, bem como proceder a contratação de um show retrô.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/ind_155_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/ind_155_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que proceda estudos e tome providências necessárias para a criação da Secretaria Municipal de Segurança Pública.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/ind_156_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/ind_156_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja criada a Guarda Civil Municipal em nosso município.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/ind_157_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/ind_157_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a climatização do salão Paroquial da Igreja Santa Rita de Cássia no Distrito de Alexandrita/MG.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/ind_158_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/ind_158_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de uma Capela no Cemitério Bom Pastor de Iturama/MG</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/ind_159_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/ind_159_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a regularização fundiária de área no prolongamento da Av. São Benedito, no lado oposto da Av. João Paulo II, no Bairro Bom Sucesso.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/ind_160_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/ind_160_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feito o asfaltamento da Rua José de Carvalho, localizada no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_161_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_161_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que envie um Projeto de Lei instituindo o programa “CNH POPULAR”, para facilitar o acesso à carteira nacional de habilitação para cidadãos de baixa renda.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/ind_162_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/ind_162_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a contratação de Monitores e Orientador Social para desenvolver serviços de convivência e fortalecimentos de vínculos com crianças, jovens e adultos que são portadores de deficiência; que sofreram violência; vítimas de trabalho infantil; jovens fora da escola; jovens que cumprem medidas socioeducativas; idosos sem amparo da família e da comunidade ou sem acesso a serviços sociais; além de outras pessoas inseridas no Cad. Único.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/ind_163_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/ind_163_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a contratação de empresas especializadas para a realização de cursos de capacitação e qualificação destinados aos Servidores Municipais, abrangendo diversas áreas de atuação, preferencialmente os profissionais da educação, incluindo no rol de cursos o “Treinamento em Primeiros Socorros”</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/ind_164_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/ind_164_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que contribua com o pagamento referente a 50% do valor da mensalidade do Plano de Saúde dos Servidores Públicos do Município de Iturama.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/ind_165_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/ind_165_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a distribuição gratuita de ovos de chocolate na Páscoa para todos os alunos da Rede Municipal de Ensino, incluindo escolas e creches, bem como para as instituições do Terceiro Setor que atendem gratuitamente centenas de crianças em nosso município.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/ind_166_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/ind_166_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que providencie a criação da Secretaria Municipal de Defesa Animal, visando promover ações específicas de proteção, controle e bem-estar dos animais no município.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/ind_167_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/ind_167_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de uma UBS – Unidade Básica de Saúde, no Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/ind_168_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/ind_168_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja instalado sistema de placa solar no Velório Municipal de Alexandrita e consequentemente ventilação adequada, especialmente através de ar condicionado, visando oferecer a devida comodidade a todos que ali comparecem para prestar suas condolências e solidariedade a família enlutada. Caso não seja possível o ar condicionado que seja instalado exaustor.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/ind_169_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/ind_169_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de um CAPS – Centro de Atenção Psicossocial, no bairro residencial Sumaré.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/ind_170_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/ind_170_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, Centro Municipal de Educação Infantil - CEMEI ou uma Creche no Bairro São Miguel, para atender principalmente, aquelas crianças, cujos pais e mães precisam deixar os filhos sozinhos e/ou em companhia de outras pessoas para trabalharem.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/ind_171_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/ind_171_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a implementação de aulas de Catira, Balé e Capoeira no Distrito de Alexandrita, com o objetivo de promover a cultura, educação e inclusão social.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/ind_172_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/ind_172_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a Criação e Instalação de uma Unidade de Atendimento Integrada (UAI) em Iturama/MG. _x000D_
 A UAI - Unidade de Atendimento Integrado é um serviço essencial para garantir o acesso da população a diversos serviços públicos de forma centralizada, eficiente e acessível. A cidade de Iturama, com seu crescimento populacional e econômico, necessita urgentemente da instalação de uma UAI para atender as crescentes demandas da população e melhorar a qualidade dos serviços prestados pelo Município e Estado.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/ind_173_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/ind_173_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, placas de indicação de nomes dos falecidos, nas esquinas das ruas internas do Cemitério Bom Pastor.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/ind_174_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/ind_174_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que realize a contratação de, no mínimo, um psicólogo e um assistente social a cada três escolas municipais, revezando os dias e horários de atendimento durante a semana, visando fornecer apoio especializado às crianças autistas e suas famílias.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_175_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_175_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, o fornecimento de uniformes padronizados e crachás de identificação para as agentes de saúde da UBS e PSF, visando melhorar as condições de trabalho, ampliar os serviços e promover a saúde pública no município.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/ind_176_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/ind_176_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a arborização na calçada da Av. Alexandrita ou junto ao muro dentro do cemitério municipal, com plantio de árvores adequadas, haja vista, que em dias de sol escaldante , a locomoção das pessoas dentro do cemitério, para visitar os túmulos de seus entes queridos é um desconforto devido ao calor intenso.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/ind_177_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/ind_177_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que seja colocado mais postes de iluminação, na parte interna do Cemitério Municipal. É uma medida essencial para proporcionar melhores condições de acesso, segurança e dignidade à população que frequenta o local, contribuindo para evitar crimes e vandalismo. Em circunstâncias especiais, quando se fizer necessário, permitir o sepultamento um pouco mais tarde da hora regulamentada.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/ind_178_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/ind_178_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de um novo cemitério municipal ou ampliação do atual, para que os procedimentos de sepultamento não fiquem prejudicados e possam ser realizados em espaço condizente e também com segurança.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/</t>
+    <t>http://sapl.iturama.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que envie um Projeto de Lei instituindo a cessão gratuita de 01 médico(a), 02 enfermeiros(as), 01 psicologo(a) para o atendimento dos presidiários, atualmente recolhidos no presidio  de Iturama Mg pelo PNAISP - POLÍTICA NACIONAL DE ATENÇÃO INTEGRAL À SAÚDE DAS PESSOAS PRIVADAS DE LIBERDADE NO SISTEMA PRISIONAL PELA PORTARIA INTERMINISTERIAL Nº 1, DE 2 DE JANEIRO DE 2014.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/ind_180_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/ind_180_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, revitalização da Praça Dona Francisca  Justiniana de Andrade,  no centro da Cidade de Iturama, bem como, a reativação da fonte nela existente.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_181_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_181_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de um matadouro Municipal na sede do município, garantindo que os animais sejam abatidos conforme as normas sanitárias</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_182_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_182_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação no sentido solicitar ao Senhor Prefeito Municipal  a instalação de um semáforo na intercessão da Av. Prefeito Juca Pádua com a Av. Airton Senna.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_183_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_183_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, apresenta a Vossa Excelência a presente indicação no sentido solicitar ao Senhor Prefeito Municipal   que determine ao setor competente para construir redutores de velocidade na Rua Ituiutaba, próximo à Avenida Caiapós.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/ind_184_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/ind_184_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a limpeza dos terrenos, localizados no Bairro Vera Lucia 1 e 2, pois os terrenos encontram-se com "matas altas" e sem iluminação.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/ind_185_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/ind_185_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja divulgado pelos veículos de comunicação (rádio, redes sociais, entre outros), os horários e dias da coleta de lixo,  a fim de dar publicidade e transparência aos Munícipes desta cidade, uma vez que incumbe ao Poder Público seguir os princípios do art. 37º da Constituição Federal.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_186_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_186_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja construído um redutor de velocidade ou quebra molas ou sarjetão, entre a Rua 27 de Dezembro e Rua Santa Vitória, na altura dos números 13 ao 50.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_187_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_187_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que proporcione o transporte gratuito, durante o período das festividades da EXPORAMA 2025 , visando facilitar o acesso da população no evento.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_188_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_188_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja construído um redutor de velocidade ou quebra molas ou sarjetão,  na Rua B, bairro Tiradentes, na altura da AABB – Associação Atlética do Banco do Brasil.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_189_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_189_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja colocado redutores de velocidade em frente as escolas públicas municipais.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/ind_190_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/ind_190_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita com urgência reforma na estrutura física das escolas municipais Lourival Baptista Câmara e Santa Rosa.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/ind_191_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/ind_191_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita limpeza nos pátios e terrenos internos das escolas públicas municipais, bem como, criar uma pequena equipe para manutenção e reparos na estrutura física dos prédios escolares (instalação hidráulica, instalação elétrica entre outros).</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_192_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_192_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de câmeras de monitoramento na entrada do Horto Municipal de Iturama.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_193_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_193_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de redutores de velocidade nas seguintes áreas: _x000D_
     1- BAIRRO ITURAMA I:  dois na Avenida Aparecido Bernado Coelho, um em frente Creche Dona Ritinha._x000D_
     2- BAIRRO JARDIM AMÉRICA: um na avenida Seis Irmãos esquina com a Rua Gustavo Maia e outro em frente a associação dos Moradores do Jardim América.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Amaral da Associação, Fabricio Massa Bruta, Jeder Viana</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/ind_194_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/ind_194_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que determine ao setor competente para reformar as sedes das Associações de Bairros, bem como, refazer as pinturas que estão bastante danificadas.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_195_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_195_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instituição do Programa “Farmácia Solidária” no Município de Iturama, com o objetivo de favorecer a população de baixa renda, por meio da organização e distribuição gratuita de remédios provenientes de doações da comunidade e instituições da sociedade civil.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Jeder Viana, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_196_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_196_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de uma caixa coletora dentro de bueiros e bocas de lobo das ruas e avenidas do município de Iturama-MG, bem como, a instituição de lei obrigando a empresa de saneamento ou loteadores que já faça a instalação desta caixa coletora nos novos bueiros.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_197_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_197_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a instalação de lixeiras na Praça do Bairro Bom Sucesso.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/ind_198_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/ind_198_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, com base nas necessidades de nossa população e no compromisso com o bem-estar social, a criação de uma Creche para Idosos de Iturama e Alexandrita, com a finalidade de proporcionar aos nossos cidadãos da terceira idade um local seguro, acolhedor e que ofereça atividades educativas, de convivência e acompanhamento psicológico.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/ind_199_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/ind_199_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a troca urgente dos pneus das ambulâncias que prestam serviços nas comunidades de Iturama e Alexandrita.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/ind_200_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/ind_200_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que construa uma quadra poliesportiva, na praça do Bairro Bom Sucesso, ao lado da Escola Estadual Joaquim Tiago de Queiroz.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_201_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_201_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, faça a implementação de redutores de velocidade nos cruzamentos da Avenida Rio Paranaíba com a Rua Ituiutaba e Rua Frutal, com o intuito de promover maior segurança no tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/ind_202_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/ind_202_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, uma Lei Municipal que conceda isenção de IPTU e taxa de coleta de lixo, onde habitam pessoas com Transtorno do Espectro Autista (TEA), para pessoas em tratamento oncológico ou portadoras de doenças graves e, idosos com mais de 60 (sessenta) anos, desde que possuidores de um único imóvel.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3679/ind_203_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3679/ind_203_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a substituição de sinais sonoros por sinais musicais nas instituições de ensino públicas do Município de Iturama e Alexandrita, com o objetivo de evitar incômodos sensoriais e risco de pânico em pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3680/ind_204_20254.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3680/ind_204_20254.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que coloque sinal de Wi-Fi e conserte o ar-condicionado do Velório Municipal de Iturama, considerando a necessidade de oferecer maior conforto e estrutura adequada às famílias que utilizam esse espaço em momento de luto.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/ind_205_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/ind_205_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a reforma (urgente) do banheiro do Cemitério Bom Pastor, que encontra-se em estado de calamidade pública. A atual situação dos banheiros do cemitério, envergonham qualquer um que precisa usá-los.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Márcio da Auto Escola, Adebaldo Borges de Freitas, Fabricio Massa Bruta</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/ind_206_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/ind_206_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a realização de reformas em todas as quadras desportivas das escolas municipais.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/ind_207_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/ind_207_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a construção de um centro de equoterapia na cidade de Iturama-MG</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/ind_208_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/ind_208_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção de um prédio para a instalação de uma Unidade da ESF - Estratégia da Saúde da Família, no Bairro Nossa Senhora Aparecida,  na quadra que está sendo construída a Praça.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_209_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_209_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a remoção da terra acumulada, pós limpeza para a construção da Praça do Bairro Nossa Senhora Aparecida, que está sendo escoada pelas ruas e avenidas, podendo obstruir os  bueiros  e  assorear o  córrego.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/ind_210_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/ind_210_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que determine o setor competente para realizar a substituição dos adesivos dos veículos da Prefeitura Municipal</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_211_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_211_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de caçambas de lixo em pontos estratégicos dos bairros da cidade de Iturama e no Distrito de Alexandrita, visando melhorar a coleta de resíduos sólidos, combater o descarte irregular de lixo e promover mais saúde pública e qualidade de vida à população.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/ind_212_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/ind_212_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que sejam tomadas as medidas necessárias para incluir na programação oficial do evento "47ª Exporama" a realização de um show gospel no domingo, dia 13/07/2025.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/ind_213_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/ind_213_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a elaboração de um projeto de lei, para implantar e regulamentar a educação no trânsito, especialmente, para quem utiliza bicicletas elétricas e motorizadas. Tratando sobre o uso de capacetes, velocidade máxima, penalidades e multa.   A Lei Orgânica do Município dispõe em seu art.17, inciso XI, a competência para essa implementação.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/ind_214_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/ind_214_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, o retorno das atividades de hidroginástica no Município, especialmente voltadas para os idosos, pessoas com deficiência e demais munícipes.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/ind_2015_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/ind_2015_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que, seja implementado na Organização da Administração Pública a isonomia quanto ao exercício das atividades referentes as horas trabalhadas, ou seja, requer a implantação de meio período trabalhado para todos os funcionários, sem exceção. Subsidiariamente, requer a contratação de novos funcionários para que todos tenham igualdade pelo trabalho de meio período.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/ind_216_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/ind_216_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a contratação de zeladores para as praças públicas do nosso município.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/ind_217_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/ind_217_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que providencie a instalação de um semáforo no cruzamento da Rua São Paulo com a Avenida Alexandrita.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/ind_2018_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/ind_2018_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que  realize a operação tapa buraco nas vias de acesso da estação rodoviária do município.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/ind_2019_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/ind_2019_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção  de urna UBS — Unidade Básica de Saúde, no Bairro Villagio de nossa cidade, visando  facilitar o acesso da população local a serviços de saúde de qualidade, atendendo  assim a demanda daquela região e evitando que os moradores tenham que procurar  outras UBS distantes.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/ind_220_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/ind_220_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a construção  de um Centro Municipal de Educação Infantil - CEMEI ou uma Creche no Bairro  Villagio, para atender principalmente, aquelas crianças, cujos pais e mães precisam  deixar os filhos sozinhos e/ou em companhia de outras pessoas para trabalharem.  A construção de um CEMEI ou uma CRECHE no Bairro Villagio, é  fundamentada na necessidade de: reduzir a demanda por vagas em creches  existentes; ampliar o acesso à educação infantil e melhorar a qualidade de vida das  famílias e das crianças do bairro a serviços de educação.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_221_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_221_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja implantado  no município de Iturama um programa de construção e reforma de calçadas. Sugerimos que, nos casos em que os moradores comprovem não ter condições financeiras para arcar com os  custos de pedreiros particulares, a prefeitura forneça a mão de obra necessária por meio de  servidores ou equipe própria, garantindo assim acessibilidade, segurança e melhoria da  mobilidade urbana.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/ind_222_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/ind_222_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que providencie a instalação de um quebra-mola no cruzamento da Avenida João Secundino de Queiroz com a Rua Fabricio Amaral.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_223_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_223_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que determine ao setor competente a realização de reparo ou troca das lâmpadas queimadas na Rua Elias Ferreira de Menezes, na altura do número 333, no Bairro Nossa Senhora da Aparecida.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/ind_224_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/ind_224_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que determine  ao setor competente a realização de reparos urgentes na iluminação pública da Rua  Campo Grande, nas proximidades do n° 1193, situada no Bairro Amazonas.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/ind_225_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/ind_225_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça uma_x000D_
 Praça com academia, bancos, pista de caminhada, quadra e um poço artesiano com bebedouro, no terreno que fica situado no final da Rua A, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/ind_226_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/ind_226_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja  reformado o redutor de velocidade / quebra mola / sarjetão que está localizado na Rua Frutal esquina com a Av. Dona Francisca Justiniana de Andrade, Bairro Nossa  Senhora de Fátima.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_227_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_227_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que  providencie um redutor de velocidade (quebra-mola) em frente ao estabelecimento  comercial Varandas Espetaria, sito na Avenida Dr Pedro de Paula, 136 Bairro  Cruzeiro</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_228_2025_003050.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_228_2025_003050.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação de um Programa de Incentivo à Reciclagem, com parcerias de cooperativas de reciclagem para  geração de emprego e renda.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_229_2025_003051.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_229_2025_003051.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a urgente  necessidade de realização de serviço de dedetização nos bueiros e bocas de lobo distribuídos  pelo nosso município, como medida preventiva e corretiva contra a proliferação de pragas  urbanas, tais como ratos, baratas e escorpiões.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Sinomar Barbosa, Adebaldo Borges de Freitas, Ana Lúcia, Dr. Cristian, Fabricio Massa Bruta, Jeder Viana, Márcio da Auto Escola, Ricardo Baiano, Ronaldo Karfrios, Ronei Mosquito</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_230_2025_003052.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_230_2025_003052.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que providencie a reforma e pintura do velório Municipal do Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_231_2025_003205.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_231_2025_003205.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a  implantação de um programa habitacional para a construção de casas populares no  município de Iturama - MG.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Ana Lúcia, Jeder Viana, Márcio da Auto Escola, Ronaldo Karfrios, Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_232_2025_003206.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_232_2025_003206.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que providencie a instalação de redutores de velocidade ou radares eletrônicos de controle de velocidade nas vias localizadas em frente as Escolas Municipais, Estaduais, Particulares e Centros Municipais de Educação Infantil (CMEIs) de nosso município.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_233_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_233_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que proceda a implantação  de HORTAS COMUNITÁRIAS em terrenos públicos, no município de Iturama — MG.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_234_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_234_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa  Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a aquisição de  uma Unidade Móvel Odontológica para atendimento em Iturama, Alexandrita e zona rural.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/ind_235_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/ind_235_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja providenciada a implantação e o devido equipamento de salas de Tele saúde nas Unidades Básicas de Saúde (UBS).</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_236_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_236_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de uma academia nas proximidades do velório Municipal.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_237_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_237_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita_x000D_
 a sinalização horizontal com a nomeclatura das Ruas, em toda a extensão da Avenida Odilon Antônio de Freitas, na cidade de Iturama.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/ind_238_2025_003308.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/ind_238_2025_003308.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que determine à Secretaria competente a adoção das seguintes medidas:  realização da pintura de “PARE” e faixas de pedestres em todas as vias asfaltadas da cidade; instalação de placas de trânsito em pontos estratégicos, visando orientar e organizar o fluxo de veículos e pedestres; implantação de redutores de velocidade (lombadas e/ou eletrônicos) em locais com maior movimento e registro de acidentes.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_239_2025_003309.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_239_2025_003309.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, após ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, que direcione uma atenção especial da administração pública à seguinte demanda de grande relevância para a segurança viária de nossa cidade: Solicita-se a instalação urgente de sinalização de velocidade, incluindo a implantação de lombadas ou redutores de velocidade, bem como a instalação de sinalização eletrônica, no trevo de acesso à cidade de Iturama/MG, localizado na BR-497.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/ind_240_2025_003310.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/ind_240_2025_003310.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, após ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, que instale um ponto policial de segurança na rodoviária de Iturama-MG.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/ind_241_2025_003311.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/ind_241_2025_003311.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, após ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Senhor Prefeito Municipal, a instalação de um redutor de velocidade, lombada, quebra-molas, dentro das normas estabelecidas pela legislação de trânsito, em frente ao Abrigo do Idoso Sol Nascente.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_242_2025_003381.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_242_2025_003381.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja realizada a devida sinalização na entrada do Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_243_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_243_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a necessidade de intervenção da ponte situada na rua F , que conecta os bairros Tiradentes e Newton Cardoso, com o objetivo de aumentar a altura e o comprimento do corrimão existente.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/ind_244_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/ind_244_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, implantar feiras livres itinerantes em todos os Bairros de Iturama, durante os dias da semana.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3823/ind_245_2025.pdf</t>
+  </si>
+  <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a implantação de uma pista de caminhada no canteiro central da Avenida João Secundino de Queiroz.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/ind_246_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/ind_246_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a implantação ou fortalecimento de um Centro de Atenção Psicossocial Infantil (CAPSi), voltado para o atendimento de pessoas com Transtorno do Espectro Autista (TEA) pelo SUS.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/ind_247_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/ind_247_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de corrimões nas rampas de acesso aos pavilhões da feira livre.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/ind_248_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/ind_248_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a criação e disponibilização de aulas de natação específicas para crianças autistas no âmbito do município.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_249_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_249_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que providencie a poda de grandes árvores, localizadas em áreas públicas, como vias, ruas, praças e calçadas públicas, que representam risco para a população, tanto de Iturama quanto no Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/ind_250_2025_003448.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/ind_250_2025_003448.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação de um redutor de velocidade, lombada, quebra-molas, dentro das normas estabelecidas pela legislação de trânsito, no cruzamento da Avenida Seis Irmãos com a Rua Monte Alegre.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Márcio da Auto Escola, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/ind_251_2025_003449.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/ind_251_2025_003449.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, uma campanha sobre o Novembro Azul, que é o mês de conscientização sobre a saúde masculina , especialmente a prevenção do câncer de próstata.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/ind_252_2025_003450.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/ind_252_2025_003450.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que pela aproximação do final do ano, possa investir em decoração de Natal, além de atividades culturais e premiações para valorizar o comércio de Iturama e Alexandrita.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/ind_253_2025_003451.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/ind_253_2025_003451.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para intensificar campanhas educativas permanentes para a população, alertando sobre a eliminação de criadouros dos mosquitos Aedes Aegpti, responsáveis pela Dengue, Zika e Chikungunya e também que faça ações de controle.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/ind_254_2025_003529.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/ind_254_2025_003529.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a pintura das imagens Católicas (Nossa Sra. Aparecida, Santa Rita de Cássia, Nossa Sra. de Fátima e Santa Rosa de Lima).</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/ind_255_2025_003530.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/ind_255_2025_003530.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que faça a troca das lâmpadas da Avenida Seis Irmãos, entre a Rua Armando Fratari e a Rua da Saudade.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/ind_256_2025_003531.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/ind_256_2025_003531.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que tome providências urgentes na retirada de água da Rua Joaquim Patrício com a Rua 16 e colocar bocas de lobo nos locais faltantes do Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/ind_257_2025_003532.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/ind_257_2025_003532.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a presença de efetivo de homens e viaturas da Policia Militar, que pernoitem no distrito de Alexandrita, trazendo segurança e tranquilidade aos moradores.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/ind_258_2025_003533.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/ind_258_2025_003533.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que façam um relato da pessoa homenageada em cada placa das esquinas identificadas com os nomes de Ruas e Avenidas do nosso município.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Ana Lúcia, Dr. Cristian, Jeder Viana, Márcio da Auto Escola, Ricardo Baiano, Ronaldo Karfrios, Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/ind_259_2025_003534.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/ind_259_2025_003534.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que entre em contato com a direção da Agência dos Correios para disponibilizar mais um funcionário, bem como uma balança, no Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_260_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_260_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, implantação de uma creche no Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_261_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_261_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a limpeza dos terrenos vagos no Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Ana Lúcia, Jeder Viana, Márcio da Auto Escola, Ricardo Baiano, Ronaldo Karfrios, Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/ind_262_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/ind_262_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, para que volte a passar o caminhão pipa nas ruas do Distrito de Alexandrita.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/ind_263_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/ind_263_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, o recapeamento asfáltico do estacionamento da feira livre.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/ind_264_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/ind_264_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a_x000D_
 criação de um Programa de Ensino Bilingue nas escolas da rede municipal de ensino do município de Iturama/MG.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/ind_265_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/ind_265_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, apresenta a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a instalação_x000D_
 de um redutor de velocidade, lombada, quebra-molas, dentro das normas estabelecidas pela legislação de trânsito, em frente a Escola Lourival Baptista Câmara, situada na Rua C, 620 Bairro Alcides Veríssimo em Iturama-MG.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Adebaldo Borges de Freitas, Amaral da Associação, Fabricio Massa Bruta, Pedrinho Garcia, Ricardo Soler</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/ind_266_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/ind_266_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, a_x000D_
 realização de uma festa de pré-carnaval no distrito de Alexandrita, com o objetivo de proporcionar momentos de lazer â. população e valorizar a cultura local.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/ind_267_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/ind_267_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, que seja feita a revitalização da calçada esquina da Escola Estadual Dom Alexandre, com reparo dos buracos e desníveis, instalação de sinalização vertical e horizontal, pintura na calçada com tinta antiderrapante e instalação de iluminação adequada. _x000D_
 A esquina da calçada da Escola Estadual Dom Alexandre, localizada Av. Cônego Osório nº 1850, centro, é um local de grande fluxo de pedestres, especialmente de estudantes e pais que acompanham os filhos à escola. No entanto, a calçada encontra-se em mau estado, com buracos, desníveis e falta de sinalização, o que pode causar acidentes e transtornos aos usuários.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/ind_268_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/ind_268_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, apresentam a Vossa Excelência a presente indicação, solicitando ao Sr. Prefeito Municipal, o  apoio na realização do evento “Alexandrita Rodeio Show”, a ser realizado nos dias 11, 12 e 13 de dezembro de 2025, das 20h às 04h, no Recinto de Alexandrita, com o objetivo de promover lazer, cultura, entretenimento e fortalecimento econômico na comunidade.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_01_2025_002422.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_01_2025_002422.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplausos e Reconhecimento ao Coordenador de Leilões do Sindicato dos Produtores Rurais, Sr. Celso Barbosa de Queiroz, à Diretoria do Sindicato dos Produtores Rurais de Iturama, aos Clubes de serviço Rotary Club de Iturama, Lions Clube de Iturama e Loja Maçônica Vale do Rio Grande n° 71, pelo sucesso e organização do 25° Leilão Direito de Viver, em prol ao Hospital de Amor de Barretos, realizado no dia 16 de março de 2025, no Parque de Exposições Edilson Lamartine Mendes, em Iturama-MG.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/moc_02_2025.pdf</t>
-[...2 lines deleted...]
-    <t>A vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e reconhecimento, ao Secretário Municipal de Sande Sr. Eder Aguiar Teixeira e toda sua equipe, pelo sucesso e organização da 10a Conferência Municipal de Sande de Iturama, realizada no dia 04 de abril de 2025, no Plenário da Câmara Municipal. A realização da 10ª Conferência Municipal de Sande de Iturama, é um marco importante para a saúde pública do Município, demonstrando o compromisso do Secretário Municipal de Sande com a promoção da saúde e bem-estar da população. A conferencia reuniu especialistas e profissionais da area para discutir temas relevantes e apresentar soluções inovadoras para os desafios da saúde pública.</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/moc_02_2025.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e reconhecimento, ao Secretário Municipal de Saúde Sr. Eder Aguiar Teixeira e toda sua equipe, pelo sucesso e organização da 10⁠ª Conferência Municipal de Sande de Iturama, realizada no dia 04 de abril de 2025, no Plenário da Câmara Municipal. A realização da 10ª Conferência Municipal de Sande de Iturama, é um marco importante para a saúde pública do Município, demonstrando o compromisso do Secretário Municipal de Sande com a promoção da saúde e bem-estar da população. A conferência reuniu especialistas e profissionais da area para discutir temas relevantes e apresentar soluções inovadoras para os desafios da saúde pública.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/moc_03_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/moc_03_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e reconhecimento, ao Presidente da APAE — Associação de Pais e Amigos dos Excepcionais de Iturama, Sr. Cicero Daniel da Silva e demais membros da diretoria, pelo sucesso e organização do 9° Leilão Beneficente, realizado no dia 06 de abril de 2025, no Tatersal do Boi de Prata Leilões, no Parque de Exposições Edilson Lamartine Mendes, em Iturama-MG. O leilão realizado pela APAE é um evento de grande importância para a arrecadação de fundos para a instituição, permitindo que ela continue a oferecer serviços e apoio as pessoas com deficiência e desempenhando um papel fundamental, que é o de cumprir cada vez mais com sua missão em articular e promover ações de inclusão, na perspectiva de melhoria da qualidade de vida dos usuários da instituição.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3671/moc_04_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3671/moc_04_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, ao Presidente do Sindicato Rural dos Produtores Rurais de Iturama, Sr. Saulo Elson Diniz e toda sua Diretoria, pela organização e sucesso da 3ª SEAGRI - Semana do Agronegócio de Iturama, realizada nos dias 14/05 a 16/05/2025 no Parque de Exposições Edilson Lamartine Mendes</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/mocao_05_2025_002824.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/mocao_05_2025_002824.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplauso e Reconhecimento, ao Sr.  Cléber Leandro Nardeli, Analista do Poder Judiciário Federal, Chefe do  Cartório Eleitoral da 14T Zona Eleitoral de Iturama-MG.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/moc_06_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/moc_06_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida MOÇÃO DE APLAUSO E RECONHECIMENTO à Equipe do Corpo de Bombeiros Militar de Iturama/MG, em especial aos bravos profissionais abaixo nominados, pelos relevantes serviços prestados com dedicação, coragem e elevado senso de responsabilidade em prol da segurança e da vida da população Ituramense.  Equipe formada pelos: 2º TEN BM Lucas Monteiro de Godoy, 2º SGT BM Wellington Mariano de Oliveira, 2º SGT BM Ricardo Alexandre de Moraes, 3º SGT BM Adriano Cardoso Araújo, 3º SGT BM Adriel Jefferson da Silva Souza, 3º SGT BM Alaor Gustavo Silva e Silva, 3º SGT BM Ana Paula Jardim Santos, 3º SGT BM Weber Quirino Silva, 3º SGT BM Gabriel Gélio Chaves, 3º SGT BM Fábio Antônio da Costa, CB BM Wilson Rafael Jesus Durães, CB BM Gustavo Vieira Dessotti, CB BM Étore Rosa de Faria Júnior, CB BM Roberto Rivelino Andrade Silveira, CB BM Richard Barbosa Nagy Varga, CB BM Dayane Alves Costa, SD BM Breno Aguiar Alves,</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/moc_07_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/moc_07_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento  ao Sr. ULISSES DE OLIVEIRA e  sua esposa FÁDUA BARBOSA DE QUEIROZ OLIVEIRA, Presidente do Rotary Club de Iturama e respectiva Casa da Amizade, para expressar minha mais sincera gratidão e admiração pela  liderança e dedicação frente a essa instituição, durante o Ano Rotário 2024-2025.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/moc_08_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/moc_08_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida MOÇÃO DE APLAUSO E RECONHECIMENTO ao Senhor Danilo Siqueira da Paixão Silva, Diretor do Pronto Socorro Municipal de Iturama, em reconhecimento ao trabalho exemplar que vem desenvolvendo à frente daquela unidade de saúde, com eficiência, sensibilidade e comprometimento com o bem-estar da população.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/moc_09_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/moc_09_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, para Estância SINFOR, em nome de seus proprietários, Sr. ÂNGELO GONÇALVES DOS SANTOS, IRENIDES REIS URZEDO GONÇALVES, PEDRO HENRIQUE URZEDO GONÇALVES e GUILHERME URZEDO GONÇALVES por marcarem presença, em grande estilo, na 3ª SEAGRI - Semana do Agronegócio de Iturama/MG.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/moc_10_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/moc_10_2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, para 1ª Etapa SEAGRI GIROLANDO, através do Sr. SAULO ELSON DINIZ, presidente do Sindicato dos Produtores Rurais e toda sua diretoria, na realização da 3ª SEAGRI – Semana do Agronegócio de Iturama. A 1ª Etapa SEAGRI GIROLANDO coloca nossa cidade no mapa nacional da pecuária, destacando inclusive, a presença da novilha campeã de Uberaba-MG.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/moc_11_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/moc_11_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento  ao Sr. Paulo Macelino da Silva, ex- atleta de futebol, popular Paulinho Bundeti, atualmente Empresário, morador na cidade de Iturama, e em reconhecimento a sua dedicação, talento e expressiva atuação na modalidade esportiva (Futebol de Salão e Campo), representou com excelência o Município de Iturama.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/moc_12_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/moc_12_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o Plenário, requerem a Vossa  Excelência que seja dirigida Moção de aplauso e Reconhecimento , ao Sr. PIETRO JR  CLAUDENIR FERREIRA, que ao longo das décadas tem levado o nome de nossa cidade  com honra e destaque ao Brasil apresentado programas no SBT, BAND, Rede Família e  RECORD.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/moc_13_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/moc_13_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplauso e Reconhecimento, aos  membros da Loja Maçônica Vale do Rio Grande n°. 71 e o Clube das Acácias,  pelo brilhante evento, 60 Leilão Envelhecendo com Dignidade em prol do Lar  dos Velhinhos "Dona Maria Abadia de Freitas Lima", ocorrido no Parque de  Exposições Edilson Lamartine Mendes dia 01/06/2025.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/moc_14_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/moc_14_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplauso e Reconhecimento, ao Padre  GERALDO SIMEÃO CORDEIRO e a todos seus paroquianos e devotos, pelo  sucesso e organização do almoço e leilão em prol ao Santuário Sagrado Coração  de Jesus, realizado no dia 15 de junho de 2025 no Recinto do Boi de Prata  Leilões no Parque de Exposições Edilson Lamartine Mendes, em Iturama-MG.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/moc_15_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/moc_15_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que  seja dirigida Moção de aplauso e Reconhecimento, aos Srs. Antonio dos Reis Borges, Públio  Alfredo Orling Collozio e Arnaldo André Faria, pelo sucesso e organização do 5° ENCONTRO DE CARROS ANTIGOS, realizado no dia 04 de .maio de 2025, na Praça do  Santuário.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/moc_16_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/moc_16_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de Aplauso e Reconhecimento ao Reverendíssimo PADRE WANDER PÁDUA DE QUEIROZ FILHO- PADRE JUNINHO e toda sua equipe, pelo sucesso e organização do Leilão Beneficente em louvor às festividades da nossa Padroeira Nossa Senhora de Fatima, realizado no dia 04 de maio de 2025, no Tatersal do Parque de Exposição Edilson Lamartine Mendes. 0 leilão foi um sucesso estrondoso e isso se deve em grande parte ao seu trabalho incansável, sua generosidade e compromisso com a nossa comunidade.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/moc_17_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/moc_17_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o Plenário. requer a Vossa Excelência que  seja dirigida Moção de Aplauso e Reconhecimento à Sra. ALDENI APARECIDA  ALVES JANONES - Secretária Municipal de Cultura e sua equipe, que com muita  dedicação, responsabilidade e zelo, trabalharam para abrilhantar a "XXIII FEIRA  CULTURAL, ITURAMA E REGIÃO MOSTRAM SEUS TALENTOS, ocorrida no dia  01 de maio de 2025, em comemoração ao Dia do Trabalho, em nossa cidade.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_18_2025_003049.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_18_2025_003049.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de Aplauso e Reconhecimento, ao Sr.  Jovane Pereira de Paula, sargento da Policia Militar de Iturama - Mg.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>Ronaldo Karfrios</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_19_2025_003137.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_19_2025_003137.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplauso e Reconhecimento A. Dra.  TELMA PEREIRA SILVA E SOUZA, em reconhecimento ao relevante  trabalho desenvolvido na presidência do Abrigo Ao Idoso Sol Nascente, pela  dedicação, compromisso e contribuição em prol do bem-estar e da dignidade  dos idosos atendidos pela instituição.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_20_2025_003138.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_20_2025_003138.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplauso e Reconhecimento ao Sr.  CÍCERO DANIEL DA SILVA, Presidente da APAE (Associação de Pais e  Amigos dos Excepcionais de Iturama), em reconhecimento ao exemplar  trabalho realizado na instituição, promovendo inclusão e cuidado, bem como  fortalecendo o papel social da APAE em nossa comunidade.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/mocao_21_2025_003139.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/mocao_21_2025_003139.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplauso e Reconhecimento, ao  CAPITÃO EDSON BRAZ, da Policia Militar de Iturama, em reconhecimento  aos relevantes serviços prestados ao município, com destaque para sua atuação  firme e comprometida na promoção da segurança pública, cuidado, bem como  fortalecendo o papel social da APAE em nossa comunidade.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_22_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_22_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplausos e Reconhecimento, ao  Tenente Coronel, Joarí Alexandre Santos.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_23_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_23_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Moção de aplausos e Reconhecimento, ao  Tenente-Coronel, Cândido.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/mocao_24_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/mocao_24_2025.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Mindo de aplausos e Reconhecimento, - ao Major  Tiago Amorim Pescara.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/mocao_25_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/mocao_25_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento ao Sargento Pablo Rodrigues de Souza, Policial Militar, pelo brilhante trabalho em prol das crianças com o projeto PROERD (Programa Educacional de Resistência as Drogas e à Violência).</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/mocao_26_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/mocao_26_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa  Excelência que seja dirigida Mocão de aplauso e Reconhecimento, ao  Soldado da Polícia Militar de Minas Gerais, Artur Felipe Neves de Souza.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_27_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_27_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  ao Senhor Monitor Cabo Guilherme Henrique Moreira Meireles, da Escola Municipal Cívico-Militar João Ribeiro Rosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto àquela instituição de ensino.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/mocao_28_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/mocao_28_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, ao Senhor Rogério Amasilio Duarte, 2° Sargento, Gestor da Escola Municipal Cívico-Militar João Ribeiro Rosa, em razão dos relevantes serviços prestados à educação e à comunidade Ituramense.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/mocao_29_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/mocao_29_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e reconhecimento,  ao Senhor Monitor – 2° Sargento Paulo Vidal dos Santos, da Escola Municipal Cívico-Militar João Ribeiro Rosa.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/mocao_30_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/mocao_30_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  ao Senhor Subgestor – 3º Sargento Luiz Gustavo Assunção Galeno, da Escola Municipal Cívico-Militar João Ribeiro Rosa.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_31_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_31_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplausos e Reconhecimento,  ao Sr. José Carlos de Oliveira Pimenta, que dedicou 45 anos de serviço exemplar ao Tribunal de Justiça de Minas Gerais (TJMG).  Atuou no Fórum da Comarca de Iturama de 16 de janeiro de 1979 até sua aposentadoria em 07 de janeiro de 2025.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_32_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_32_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  ao Policial Militar, Leandro Maciel Mendes Silva,  2º Tenente, natural de Brasília-DF, comandante do Primeiro Pelotão da 3ª Companhia de Iturama-MG.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_33_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_33_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  a jornada do professor, Anderson Souza da Silva  (Faixa preta 4º Grau de Jiu-Jítsu).</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_34_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_34_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  ao jovem Samuel Resende Paniago Dantas, aluno da Escola estadual Tiradentes.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_35_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_35_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  ao Senhor Monitor Cabo Railson Rodrigues do Nascimento, da Escola Municipal Cívico-Militar João Ribeiro Rosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto àquela instituição de ensino</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_36_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_36_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, ao Senhor Monitor Cabo Lucas Formiga Ferreira, da Escola Municipal Cívico-Militar João Ribeiro Rosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto àquela instituição de ensino.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/mocao_37_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/mocao_37_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  à Senhora Monitora Scarlath Rodrigues Santos Oliveira, da Escola Municipal Cívico-Militar João Ribeiro Rosa, em razão da sua dedicação, comprometimento e exemplar desempenho de suas funções junto àquela respeitável instituição de ensino.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/mocao_38_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/mocao_38_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  à Senhora Monitora Laline Ferreira Lopes Zanetti, da Escola Municipal Cívico-Militar João Ribeiro Rosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto àquela instituição de ensino.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/moc_39_2025_003452.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/moc_39_2025_003452.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  ao empresário Emerson Eurípedes de Souza, proprietário da empresa Tigrão Negócios imobiliários, em reconhecimento à sua expressiva contribuição para o desenvolvimento urbano e econômico do município de Iturama/MG.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_40_2025_003528.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_40_2025_003528.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento,  ao 3º Sargento PM LUCINEI OLIVEIRA DA SILVA e ao 3º Sargento  PM SEIFE JOSÉ BALIANA, militares da 3ª Companhia de Policia Militar Independente.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/moc_41_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/moc_41_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, à Senhora Professora AIDA MARIA DE FARIA SILVA, da Escola Municipal Maria de Queiroz Barbosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto àquela instituição de ensino.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/moc_42_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/moc_42_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, à Senhora ANA MARIA OLIVEIRA BORGES FERREIRA, professora da Educação Básica I da Escola Municipal Maria de Queiroz Barbosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto Aquela instituição de ensino.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/moc_43_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/moc_43_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, à Senhora CHIRLEI MARIA DE PAULA FREITAS, professora de Biblioteca da Escola Municipal Maria de Queiroz Barbosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto Aquela instituição de ensino.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/moc_44_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/moc_44_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, à Senhora_x000D_
 CLEONICE JESUS FERREIRA SILVA, Professora de Biblioteca da Escola Municipal Maria de Queiroz Barbosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto àquela instituição de ensino.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/moc_45_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/moc_45_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, à Senhora CLEUZA PEREIRA DE AMORIM SOUZA, Professora da Educação Básica I da Escola Municipal Maria de Queiroz Barbosa, em razão da dedicação, comprometimento e exemplar desempenho de suas funções junto Aquela instituição de ensino.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/moc_46_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/moc_46_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, ao Senhor Sargento PM Sebastião Bispo dos Reis e ao Cabo PM Fernando Araújo Teixeira, integrantes da Patrulha Rural da 3° Companhia de Policia Militar Independente, em reconhecimento ao excelente trabalho realizado na proteção do homem do campo e na promoção da segurança nas comunidades rurais.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/mocao_47_2025_003643.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/mocao_47_2025_003643.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, à Senhora Professora DIVINA ALVES DE SOUZA, da Escola Municipal Maria de Queiroz, em razão de sua dedicação, comprometimento e exemplar desempenho de suas funções na educação básica municipal.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/mocao_48_2025_003644.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/mocao_48_2025_003644.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o Plenário, requer a Vossa Excelência que seja dirigida Moção de aplauso e Reconhecimento, à Senhora ELAINE AGOSTINI SEVERINO, como forma de público reconhecimento por sua dedicação, responsabilidade e relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_01_2025_003351.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_01_2025_003351.pdf</t>
   </si>
   <si>
     <t>"Susta integralmente os efeitos do Decreto Executivo Municipal n° 9.013, de 22 de agosto de 2025 que 'Regulamenta o procedimento para a análise e concessão da Gratificação de Produtividade Fiscal, instituída pela Lei Municipal n. 3.038, de 4 de dezembro de 1997, e dá outras providências', por extrapolação do poder regulamentar, e dá outras providências."</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Jose Herculano Pereira Dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/plc_01_2025_substituto_001970.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/plc_01_2025_substituto_001970.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 74, 23 de março de 2015 que dispõe sobre a Estrutura Administrativa do Poder Executivo, altera a Lei Complementar 75, 23 de março de 2015, que dispõe sobre a implantação do Plano de cargos e vencimentos da Prefeitura Municipal de Iturama e dá outras providências.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3455/plc_02_2025_002061.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3455/plc_02_2025_002061.pdf</t>
   </si>
   <si>
     <t>"Altera denominação de cargo e os Anexos I e II da Lei Complementar n° 75, de 23 de março de 2015, que "Dispõe sobre a implantação do Plano de Cargos e Vencimentos da Prefeitura Municipal de Iturama"."</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3462/plc_04_2025_002130.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3462/plc_04_2025_002130.pdf</t>
   </si>
   <si>
     <t>"Acresce vagas na Lei Complementar n de 23 de marco de 2015, que "Dispõe sobre o estatuto e plano de cargos, carreiras e vencimentos do magistério público do município de Iturama".</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3468/plc_05_2025_substituto.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3468/plc_05_2025_substituto.pdf</t>
   </si>
   <si>
     <t>"Acresce vagas na Lei Complementar n de 23 de março de 2015, que "Dispõe sobre a implantação do Plano de Cargos, Carreiras e Vencimentos da Prefeitura Municipal de Iturama, Estado de Minas Gerais"</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/plc_07_2025_002574.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/plc_07_2025_002574.pdf</t>
   </si>
   <si>
     <t>"Altera a estrutura administrativa do Poder Executivo e disposições na Lei Complementar n° 74, de 23 de março de 2015 que "Dispõe sobre a Estrutura_x000D_
 Administrativa do Poder Executivo e dá outras providências" e cria cargos e vagas na Lei Complementar n° 75, de 23 de março de 2015, que "Dispõe sobre a implantação do Plano de Cargos, Carreiras e Vencimentos da Prefeitura Municipal de Iturama, Estado de Minas Gerais".</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/plc_08_2025_002780.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/plc_08_2025_002780.pdf</t>
   </si>
   <si>
     <t>"Fixa normas para garantia infraestrutura de loteamentos convencionais aprovados no município e altera e acresce disposições na Lei Complementar n° 07, de 23 de dezembro de 2003 que "Institui o Código de Parcelamento do Solo no Município de Iturama".</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/plc_09_2025_substituto.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/plc_09_2025_substituto.pdf</t>
   </si>
   <si>
     <t>"Altera disposições e acresce vagas na Lei Complementar nº 75, de 23 de março de 2015, que "Dispõe sobre a implantação do Plano de Cargos, Carreiras e vencimentos da Prefeitura Municipal de Iturama, Estado de Minas Gerais".</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/plc_12_2025_003005.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/plc_12_2025_003005.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Art. 27, da Lei  Complementar n° 09, de 23 de dezembro de  2003, que "Institui o Código de Obras do  Município de Iturama e dá outras  providências" e do Anexo IV da Lei n. 2.228  de 26 de novembro de 1.984 que "Institui o  Código Tributário do Município de  Iturama"."</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/plc_13_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/plc_13_2025.pdf</t>
   </si>
   <si>
     <t>"Altera a estrutura administrativa do  Executivo e disposições na Lei  Complementar n° 74, de 23 de março de 2015  que "Dispõe sobre a Estrutura  Administrativa do Poder Executivo e dá  outras providências", cria cargos e vagas na  Lei Complementar n° 75, de 23 de março de  2015, que "Dispõe sobre a implantação do  Plano de Cargos, Carreiras e Vencimentos  da Prefeitura Municipal de Iturama, Estado  de Minas Gerais" e acresce e altera  disposições na Lei n.° 2.692, de 11 de  setembro de 1992, que "Dispõe sobre o  Estatuto dos Servidores Públicos do  Município, das Autarquias e das Fundações  Municipais"."</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3724/plc_14_2025_003024.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3724/plc_14_2025_003024.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 7-H da Lei Complementar n° 75, de 23 de março de 2015, que "Dispõe  sobre a implantação do Plano de Cargos,  Carreiras e Vencimentos da Prefeitura  Municipal de Iturama, Estado de Minas  Gerais"."</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/plc_15_2025_003104.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/plc_15_2025_003104.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 75, de 23 de  março de 2015, que "Dispõe sobre a  implantação do Plano de Cargos, Carreiras  e Vencimentos da Prefeitura Municipal de Iturama, Estado de Minas Gerais e altera  estrutura organizacional da Prefeitura  Municipal de Iturama e dá outras providências"."</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/plc_16_2025_003419.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/plc_16_2025_003419.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A IMPLANTAÇÃO DE TAXA PARA COBRANÇA PELA UTILIZAÇÃO DOS SERVIÇOS PÚBLICOS DE MANEJO DE RESÍDUOS SÓLIDOS — TMRS — NO ÂMBITO DO MUNICÍPIO DE ITURAMA/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/plc_17_2025_003421.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/plc_17_2025_003421.pdf</t>
   </si>
   <si>
     <t>"Acresce disposições na Lei Complementar n° 09, de 23 de dezembro de 2003, que "Institui o Código de Obras do Município de Iturama e dá outras providencias"."</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/plc_18_2025_003585.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/plc_18_2025_003585.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o inciso VI e o parágrafo único ao artigo 4° da Lei n.° 2.490, de 06 de março de 1989, QUE INSTITUI 0 IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS DO MUNICÍPIO DE ITURAMA/MG.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>PLCCM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar CM</t>
   </si>
   <si>
     <t>Mesa Diretora da 1ª Sessão Legislativa da 20 ª Legislatura (2025)</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3460/plc_03_2025_002115.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3460/plc_03_2025_002115.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 61-B da Lei Complementar n° 93/2016 - que "Dispõe sobre a Estrutura Administrativa, Organizacional e do Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Câmara Municipal de Iturama, e dá outras providencias".</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/plc_cm_06_20251.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/plc_cm_06_20251.pdf</t>
   </si>
   <si>
     <t>Altera o Art 7º G da Lei Complementar nº 75/2015 que "Dispõe sobre a implantação do Plano de Cargos e Vencimentos da Prefeitura Municipal de Iturama com redação inserida pela Lei Complementar nº 182 de 29 de janeiro de 2025.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/plc_cm_10_2025_003302.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/plc_cm_10_2025_003302.pdf</t>
   </si>
   <si>
     <t>"Altera o art.61-B da Lei Complementar n° 93/2016  - que "Dispõe sobre a Estrutura Administrativa,  Organizacional e do Plano de Cargos, Carreiras e  Vencimentos dos Servidores Públicos da Câmara  Municipal de Iturama, e dá outras providencias".</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/plc_11_2025_003006.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/plc_11_2025_003006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do uso de  lâmpada de LED na rede de iluminação pública dos novos loteamentos e  empreendimentos mobiliários localizados  no Município de Iturama, acrescenta e  altera a Lei Complementar n. 07, de 23 de  dezembro de 2003, que 'Institui o Código  de Parcelamento do Solo no Município de  Iturama."</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/plc_16_2025_003546.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/plc_16_2025_003546.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 61-A da Lei Complementar nº 93/2016, que "Dispõe sobre a Estrutura Administrativa, Organizacional e do Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Câmara Municipal de Iturama, e dá outras providências"."</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_06_2025_001817.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_06_2025_001817.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o regime de adiantamento de numerário para realização de despesas públicas do Município de Iturama, Estado de Minas Gerais, e dá outras providências"</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/pl_07_2025_001799.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/pl_07_2025_001799.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do parágrafo 1° da Lei Municipal n.° 5.294, de 06 de novembro de 2024, que "Autoriza o Poder Executivo a receber, em dação em pagamento, imóveis urbanos que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/pl_08_2025_001801.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/pl_08_2025_001801.pdf</t>
   </si>
   <si>
     <t>"Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Iturama, estado de Minas Gerais e dá outras providencias".</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/pl_10_2025_substituto_001867.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/pl_10_2025_substituto_001867.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual e reajuste dos salários bases dos servidores públicos do Município de Iturama/MG para o exercício financeiro de 2025 e dá outras providências."</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/pl_13_2025_001920.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/pl_13_2025_001920.pdf</t>
   </si>
   <si>
     <t>"Altera disposições da Lei Municipal  4.793, de 22 de março de 2019,  Regulamenta o art. 58 e seu § 6°, da Lei  Complementar n° 10, de 23 de dezembro de  2003, dispõe sobre a limpeza de terrenos  baldios de particulares e dá outras  providencias."</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_14_2025_substituto.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_14_2025_substituto.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de Recuperação Fiscal."</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/pl_16_2025_001972.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/pl_16_2025_001972.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão geral anual à gratificação mensal dos componentes da Banda Municipal Santa Rosa de Lima de Iturama."</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/pl_17_2025_001974.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/pl_17_2025_001974.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial, por anulação de dotações, no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/pl_18_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/pl_18_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I e acresce o paragrafo 3º no artigo 3º da Lei nº 3804, de 18 de fevereiro de 2009 que Dispõe sobre a concessão de auxílio financeiro para alunos de baixa renda familiar, residentes no município e que cursam ensino superior não gratuito na cidade de Iturama, Estado de Minas Gerais, em nível de graduação, e dá outras providências.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3453/substituicao_pl_19_2025_002092.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3453/substituicao_pl_19_2025_002092.pdf</t>
   </si>
   <si>
     <t>"Ratifica o protocolo de intenções, estatuto  social e ata de assembleia geral com a  finalidade de se filiar ao consórcio  intermunicipal de desenvolvimento regional  e dá outras providências."</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3454/pl_20_2025_002058.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3454/pl_20_2025_002058.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo efetuar  repasses voluntários de recursos financeiros  às entidades que especifica, e da outras  providencias"</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3463/pl_26_2025_002171.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3463/pl_26_2025_002171.pdf</t>
   </si>
   <si>
     <t>Institui a prestação de serviço voluntário no âmbito da administração direta e indireta do município de Iturama e dá outras providências.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3469/pl_28_2025_002184.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3469/pl_28_2025_002184.pdf</t>
   </si>
   <si>
     <t>"Altera e acresce disposições na Lei n.° 3.804, de 18 de fevereiro de 2009 que "Dispõe sobre a concessão de auxilio financeiro para alunos de baixa renda_x000D_
 familiar, residentes no município e que cursam ensino superior não gratuito na cidade de Iturama, Estado de Minas Gerais, em nível de graduação, e dá outras providências".</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3491/pl_30_2025_002202.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3491/pl_30_2025_002202.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n.° 4.548, de 30 de dezembro de 2015</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3498/pl_34_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3498/pl_34_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo efetuar repasses voluntários de recursos financeiros à Associação dos Moradores do Bairro São Miguel e dá outras providências.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3499/pl_35_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3499/pl_35_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo efetuar repasses voluntários de recursos financeiros à Associação dos Moradores do Bairro Jardim América e dá outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/pl_44_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/pl_44_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por anulação de dotação do orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/pl_45_2025_002316.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/pl_45_2025_002316.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a firmar Te Cooperação com Sindicato dos Produtores Rurais de Iturama, para realização da 47ª Exporama — Exposição Agropecuária e Industrial de Iturama/MG e dá outras providências."</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/pl_48_2025_002389.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/pl_48_2025_002389.pdf</t>
   </si>
   <si>
     <t>"Altera os incisos I a V do artigo 8º n.° 5312, de 04 de fevereiro de 2025  "Institui o Programa Municipal Recuperação Fiscal."</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/pl_49_2025_002400.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/pl_49_2025_002400.pdf</t>
   </si>
   <si>
     <t>"Autoriza a participação do Município Iturama/MG no Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado de Minas Gerais - CINDEMG e dá outras providências."</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/pl_50_2025_002387.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/pl_50_2025_002387.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar termo de confissão e parcelamento de divida  com a CEMIG — Companhia Energética de  Minas Gerais — e dá outras providências."</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_51_2025_002392.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_51_2025_002392.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo repasses voluntários de recursos financeiros à Associação de Artesãos de Iturama/MG e dá outras providências."</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/pl_52_2025_002397.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/pl_52_2025_002397.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo efetuar  repasses voluntários de recursos  financeiros ao Abrigo Sol Nascente e dá  outras providências."</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/pl_57_2025_002456.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/pl_57_2025_002456.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo efetuar repasses voluntários de recursos financeiros Creche Deus Menino e dá outras providencias."</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/substituto_pl_59_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/substituto_pl_59_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orcamentárias para o exercício de 2026 e dá outras providências."</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/pl_60_2025_002518.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/pl_60_2025_002518.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial por anulação de dotação do orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/pl_61_2025_002520.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/pl_61_2025_002520.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar por anulação de dotação do orçamento vigente e dá outras providencias."</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/pl_63_2025_002541.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/pl_63_2025_002541.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei n.° 4.464, de 05 de março de 2015, que "Autoriza o Poder Executivo a outorgar Concessão de Direito Real de Uso de Imóvel de propriedade do Município de Iturama, Estado de Minas Gerais, com dispensa de licitação face ao interesse econômico municipal e dá outras providências."</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/pl_64_2025_002544.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/pl_64_2025_002544.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adiciona especial por anulação de dotação do orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/pl_65_2025_002545.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/pl_65_2025_002545.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial por superávit financeiro e dá outras providencias."</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/pl_66_2025_002546.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/pl_66_2025_002546.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo efetuar repasses voluntários de recursos financeiros ao Lar do Velhinhos Dona Maria Abadia de Freitas Lima e dá outras providências."</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/pl_67_2025_002610.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/pl_67_2025_002610.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito especial por anulação de dotação do orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/pl_70_2025_002688.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/pl_70_2025_002688.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei n.° 4.545, de 30 de dezembro de 2015, que "Autoriza o Poder Executivo a outorgar Concessão de Direito Real de Uso de Imóvel de propriedade do Município de Iturama, Estado de Minas Gerais, com dispensa de licitação face ao interesse econômico municipal e dá outras providências."</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/pl_74_2025_substituto.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/pl_74_2025_substituto.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a receber, em  dação em pagamento, imóveis urbanos que  menciona e dá outras providencias."</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/pl_75_2025_002727.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/pl_75_2025_002727.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a receber, em dação em pagamento, imóveis urbanos que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/pl_76_2025_002730.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/pl_76_2025_002730.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a receber, em dação em pagamento, imóveis urbanos que menciona e dá outras providencias."</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/pl_77_2025_002732.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/pl_77_2025_002732.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a receber em dação em pagamento, imóvel urbano menciona e dá outras providências."</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/pl_78_2025_002738.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/pl_78_2025_002738.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar por anulação de dotação do orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/pl_79_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/pl_79_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo efetuar repasse voluntário de recursos financeiros a Associação Comunitária Do Conjunto Habitacional Tiradentes e dá outras providências.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/pl_80_2025_002820.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/pl_80_2025_002820.pdf</t>
   </si>
   <si>
     <t>"Determina o enquadramento setorial bairros que menciona para fins de aplicação da pauta de valores do IPTU — Imposto Predial e Territorial Urbano e ITBI — Imposto Sobre Transmissão de Bens Imóveis, a partir de 2026 e dá outras providências."</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/pl_81_2025_002823.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/pl_81_2025_002823.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo efetuar repasse voluntário de recursos financeiros a Associação Escolinha de Futebol do Pontal do Triângulo Mineiro Projeto Esperança e dá outras providencias."</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/substitutivo_pl_83_2025_003023.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/substitutivo_pl_83_2025_003023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre atendimento e abrigamento de  animais no Município de Iturama e dá outras providências."</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/pl_86_2025_002896.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/pl_86_2025_002896.pdf</t>
   </si>
   <si>
     <t>"Ratifica as alterações promovidas no  Contrato de Consórcio Público e Estatuto do  Consórcio Público Intermunicipal de Saúde  da Rede de Urgência e Emergência da  Macrorregião do Triângulo do Sul - Cistrisul  e dá outras providencias."</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/pl_88_2025_002944.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/pl_88_2025_002944.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder apoio financeiro e logístico  para a realização da Prova dos 3 Tambores no Parque de Exposições Edilson Lamartine  Mendes e dá outras providencias".</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/pl_89_2025_002998.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/pl_89_2025_002998.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a  "Associação Esportiva Thales Lima Football Academy".</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/pl_90_2025_002949.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/pl_90_2025_002949.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei n.° 4.650, de 28 de agosto de 2017, que "Autoriza doação de  imóvel público urbano que menciona, com dispensa de licitação, face ao interesse  econômico municipal e dá outras providências".</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/pl_91_2025_002953.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/pl_91_2025_002953.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei n.° 4.729, de 06 de abril de  2018, que "Autoriza doação de imóvel  público urbano que menciona, com dispensa  de licitação, face ao interesse econômico  municipal e dá outras providências."</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/pl_92_2025_003003.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/pl_92_2025_003003.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 4°, da Lei n° 3.913, de 08 de  dezembro de 2009 que "Dispõe sobre a  criação do Conselho Municipal dos Direitos  da Mulher - CMDM e dá outras  providencias."</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/pl_93_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/pl_93_2025.pdf</t>
   </si>
   <si>
     <t>"Cria gratificação pelo desempenho de atividades relacionadas ao atendimento externo de animais e dá outras providências."</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/pl_94_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/pl_94_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a efetuar repasse voluntário de recursos financeiros ao Instituto Mãos Solidárias e dá outras providências."</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/pl_96_2025_003102.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/pl_96_2025_003102.pdf</t>
   </si>
   <si>
     <t>"RATIFICA o Protocolo de Intenções  celebrado pelos Municípios de Abadia dos  Dourados, Água Comprida, Arapuá,  BambuÍ, Bonfinópolis de Minas, Brasilândia de Minas, Cabeceira Grande, Campo  Florido, Campos Altos, Carmo do  Paranaíba, Comendador Gomes, Conceição  das Alagoas, Conquista, Coromandel,  Cruzeiro da Fortaleza, Dom Rosco, Estrela  do Sul, Fronteira, Frutal, Guarda Mor,  Guimarânia, lbiá, Irai de Minas, Itapagipe,  João Pinheiro, Lagamar, Lagoa Formosa,  Lagoa Grande, Matutina, Paracatu, Patos de  Minas, Pedrinópolis, Perdizes, Pirajuba,  Planura, Pratinha, Presidente Olegrio, Rio  Paranaíba, Sacramento, Santa Rosa da  Serra, São Gonçalo do Abaeté, São Gotardo,  Serra do Salitre, Tiros, Uberaba, Unaí,  Urucuia, Varjão de Minas e Vazante, visando  à integração ao CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO ALTO PARANAÍBA CISALP"</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/pl_98_2025_003107.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/pl_98_2025_003107.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão  alimentação e auxilio moradia aos médicos integrantes do Programa Mais médicos para  o Brasil do Governo Federal, no âmbito do  Município de Iturama/MG, e dá outras  providencias."</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/pl_100_2025_003143.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/pl_100_2025_003143.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proteção de famílias, grupos ou comunidades tradicionais circense, cigana e outras, povos indígenas, comunidade quilombolas, no município de  Iturama e dá outras providencias."</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/pl101_2025_003564.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/pl101_2025_003564.pdf</t>
   </si>
   <si>
     <t>"Altera disposições da Lei n.° 5.376, de 31 de  julho de 2025 que "Dispõe sobre as  Diretrizes Orçamentarias para o exercício de  2026 e dá outras providências"."</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/pl_102_2025_003182.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/pl_102_2025_003182.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual do  Município de Iturama, Estado de Minas  Gerais para o quadriênio de 2026 a 2029 e dá  outras providências".</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/substitutivo_pl_103_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/substitutivo_pl_103_2025.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa as Despesas do Município de Iturama/MG, para o exercício  financeiro de 2.026".</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/pl_105_2025_003276.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/pl_105_2025_003276.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a proceder alienação de bens imóveis de propriedade do Município de Iturama e dá outras providências."</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/pl_106_2025_003278.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/pl_106_2025_003278.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a desafetar e fazer a doação de imóvel público sem benfeitorias que menciona à Universidade Federal do Triângulo Mineiro — UFTM e dá outras providências."</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/pl_121_2025_substituto_003436.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/pl_121_2025_substituto_003436.pdf</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/pl_122__2025_003404.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/pl_122__2025_003404.pdf</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_123__2025_003405.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_123__2025_003405.pdf</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/pl_124__2025_003406.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/pl_124__2025_003406.pdf</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_125_2025_003411.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_125_2025_003411.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências." PROJETO RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/pl_126_2025_003412.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/pl_126_2025_003412.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências."_x000D_
 PROJETO RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/pl_127_2025_003418.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/pl_127_2025_003418.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/pl_128_2025_003444.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/pl_128_2025_003444.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providencias."</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/pl_131_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/pl_131_2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CREDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/pl_133_2025_003555.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/pl_133_2025_003555.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei n.° 4.853, de 07 de novembro de 2019, que "Autoriza doação de imóvel público urbano que menciona, com dispensa de licitação, face ao interesse econômico municipal e dá outras providencias."</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/pl_134_2025_003614.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/pl_134_2025_003614.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito a suplementar no orçamento vigente e dá outras providencias."</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/pl_135_2025_003687.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/pl_135_2025_003687.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 1º da Lei n° 3.071 de 17 de junho de 1998, e dá outras providências."</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>PLOCM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária CM</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/pl_cm_01_2025_001763.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/pl_cm_01_2025_001763.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROJETO "ADOTE UMA PRAÇA" NO ÂMBITO DO MUNICÍPIO DE ITURAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/pl_cm_02__2025_001764.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/pl_cm_02__2025_001764.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE JORNADA DE TRABALHO REDUZIDA, SEM NECESSIDADE DE COMPENSAÇÃO E SEM REDUÇÃO DE SALÁRIO PARA SERVIDOR MUNICIPAL QUE POSSUA FILHO, CÔNJUGE OU DEPENDENTE COM NECESSIDADES ESPECIAIS, NAS CONDIÇÕES QUE ESPECIFICA, E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/pl_03_2025_substituto_001854.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/pl_03_2025_substituto_001854.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DO PROGRAMA ACOMPANHANTE DE IDOSOS (PAI) NO MUNICÍPIO DE ITURAMA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/pl_cm_04_2025_substituto_002012.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/pl_cm_04_2025_substituto_002012.pdf</t>
   </si>
   <si>
     <t>"Obriga o Município a reter, mensalmente,  5% (cinco por cento) do valor total da  fatura das empresas terceirizadas e dá outras providências.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/pl_cm_05__2025_001767.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/pl_cm_05__2025_001767.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE MONITOR NOS VEÍCULOS DE TRANSPORTE ESCOLAR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_09_2025_001820.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_09_2025_001820.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual dos Servidores do Poder Legislativo na forma do inciso X, do art. 37, da Constituição Federal e dá outras providencias.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/pl_cm_11_2025_001870.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/pl_cm_11_2025_001870.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Hospital Público  Veterinário de Iturama e dá outras  providências."</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_cm_12_2025_001871.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_cm_12_2025_001871.pdf</t>
   </si>
   <si>
     <t>"Determina a obrigatoriedade da execução  do Hino do Município Iturama e dá outras  providências."</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>Amaral da Associação, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/pl_cm_15_2025_002097.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/pl_cm_15_2025_002097.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE REABILITAÇÃO E APOIO AS PESSOAS EM VULNERABILIDADE DECORRENTE DO USO ABUSIVO DE ÁLCOOL E DROGAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_21_2025_002091.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_21_2025_002091.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Centro de Referência do Idoso, no Município de Iturama, Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_22_2025_002093.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_22_2025_002093.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A PADRONIZAÇÃO DAS PLACAS INDICATIVAS DE NOMES DE RUAS E LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3458/pl_23_2025_002229.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3458/pl_23_2025_002229.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "JOSÉ ROBERTO BOLDRIN" ao Trevo/Rotatória  que será construído no entroncamento da Rodovia MGC 497 com a via de acesso AMG 3115 que liga ao Distrito de Alexandrita, Município de Iturama, Minas Gerais e dá outras providencias.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>Ana Lúcia, Jeder Viana</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3459/pl_24_2025_002179.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3459/pl_24_2025_002179.pdf</t>
   </si>
   <si>
     <t>Autoriza a construção de Pontos de ônibus com cobertura e bancos de espera e dá outras providências</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_25_2025_substituto_002386.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_25_2025_substituto_002386.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da implantação da unidade de tratamento intensivo (UTI) com centro de Hemodiálise adaptado,  e dá outras providências.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3464/pl_27_2025_002173.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3464/pl_27_2025_002173.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Adoção, Proteção e Bem-Estar dos Animais, no Município de Iturama.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3492/pl_29_2025_002205.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3492/pl_29_2025_002205.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "Associação de Controle de Fauna Exótica Invasora — Equipe Chumbeira.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3493/pl_31_2025_002214.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3493/pl_31_2025_002214.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "Associação de Pesca Esportiva ITURAMAFISH."</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3496/pl_32_2025_n.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3496/pl_32_2025_n.pdf</t>
   </si>
   <si>
     <t>Institui o calendário do município a "Semana da gincana escolar "</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3497/pl_33_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3497/pl_33_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à nomeação, no âmbito da Administração pública municipal direta e indireta, de pessoas condenadas por crimes de maus-tratos a animais.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3501/pl_36_2025_002235.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3501/pl_36_2025_002235.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, repassar o IFA — Incentivo Financeiro Adicional, aos Agentes Comunitários de Saúde — ACS e aos Agentes de Combate às Endemias — ACE e dá outras providências.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>Dr. Cristian, Jeder Viana</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/pl_cm_37_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/pl_cm_37_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Conscientização do Autismo no calendário oficial de Datas e Eventos do Município de Iturama.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/pl_38_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/pl_38_2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário oficial do Município o mês da Conscientização contra o racismo e a desigualdade racial, a ser realizado em Novembro.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/pl_39_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/pl_39_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Espaço Motoboy no Município de Iturama.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>Pedrinho Garcia, Ricardo Baiano</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/pl_cm_40_20251.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/pl_cm_40_20251.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Iturama a "Semana Municipal de prevenção, conscientização e combate ao uso de drogas ", e dá outras providências.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>Dr. Cristian, Márcio da Auto Escola, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/pl_cm_41_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/pl_cm_41_2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário oficial municipal o Dia do Padre a ser comemorado anualmente no dia 04 de agosto.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>Adebaldo Borges de Freitas, Dr. Cristian, Fabricio Massa Bruta, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_42_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_42_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Agricultura familiar no município de Iturama e dá outras providências.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>Dr. Cristian, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/pl_43_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/pl_43_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Agentes Comunitários de Saúde ACS e dos Agentes de Combate às Endemias ACE.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/pl_46_2025_002349.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/pl_46_2025_002349.pdf</t>
   </si>
   <si>
     <t>"Denomina-se de "CHARLES PAMPLONA QUEIROZ", a ponte entre a Rua Monte  Alegre e Avenida Dr. Paulo Emilio de Fontoura no Recanto dos Lagos, em Iturama,  Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/pl_47_2025_002351.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/pl_47_2025_002351.pdf</t>
   </si>
   <si>
     <t>Dá denominação de PEDRO  LACERDA (Pedrinho da Farmácia)  Unidade Básica de Saúde do Conjunto  Habitacional Newton Cardoso, na Rua  Dr. Sérgio da Cunha Garcia, n° 206.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/pl_53_2025_002408.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/pl_53_2025_002408.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia do PROERD e o inclui no  calendário oficial de eventos do Município de  Iturama."</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/pl_54_2025_002410.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/pl_54_2025_002410.pdf</t>
   </si>
   <si>
     <t>"Inclui no Calendário Oficial de Eventos do Município, o Dia do Capoeirista, e dá outras providências."</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/pl_55_2025_002412.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/pl_55_2025_002412.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do Município de Iturama o "Dia do Vicentino".</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/pl_56_2025_002414.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/pl_56_2025_002414.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal de Defesa das Prerrogativas da Advocacia Ituramense".</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/pl_cm_58_2025_002502.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/pl_cm_58_2025_002502.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N°4.911, DE 14 DE DEZEMBRO 2020."</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/pl_cm_62_202_002750.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/pl_cm_62_202_002750.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS DESLOCAMENTOS DA SEDE DO MUNICÍPIO, DISPÕE SOBRE 0 REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA A REALIZAÇÃO DE DESPESAS PÚBLICAS QUE ESPECIFICA NO ÂMBITO DA CÂMARA MUNICIPAL DE ITURAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/pl_cm_68_2025_002663.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/pl_cm_68_2025_002663.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do Município de lturama o "Dia da Folia de Reis".</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/pl_cm_69_2025_002662.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/pl_cm_69_2025_002662.pdf</t>
   </si>
   <si>
     <t>"Institui no âmbito do Município de Iturama o "Dia do Catireiro".</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/pl_cm_71_2025_003345.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/pl_cm_71_2025_003345.pdf</t>
   </si>
   <si>
     <t>"Reconhece o Programa Educacional de Resistência às Drogas e à Violência (Proerd) como patrimônio imaterial do Município de Iturama."</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/pl_72_2025_002701.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/pl_72_2025_002701.pdf</t>
   </si>
   <si>
     <t>"Veda a nomeação para cargos públicos no âmbito do município de Iturama de pessoas condenadas por crimes de racismo."</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/pl_73_2025_002710.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/pl_73_2025_002710.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE DE "HÉLIO SIMEÃO DE QUEIROZ" A ATUAL RUA IGUATÁ LUIZ FRANCO DE LIMA NO MUNICÍPIO DE ITURAMA/MG.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>Ronaldo Karfrios, Adebaldo Borges de Freitas, Amaral da Associação, Ana Lúcia, Dr. Cristian, Fabricio Massa Bruta, Jeder Viana, Márcio da Auto Escola, Pedrinho Garcia, Ricardo Baiano, Ricardo Soler, Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3667/pl_82_2025_substituto_003021.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3667/pl_82_2025_substituto_003021.pdf</t>
   </si>
   <si>
     <t>Denomina-se de "Lázaro Palhares Nogueira" a estrada vicinal popularmente conhecida como Algodoeira e de "José Dimas de Oliveira" o 1° pavilhão da feira livre, ambos no município de Iturama/MG.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/pl_cm_84_2025_002855.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/pl_cm_84_2025_002855.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional  Suplementar no valor de R$ 240.000,00  (Duzentos e quarenta mil reais) no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/pl_cm_85_2025_002938.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/pl_cm_85_2025_002938.pdf</t>
   </si>
   <si>
     <t>"Determina a transparência pública das execuções das emendas  parlamentares recebidas pelo Município de Iturama, dá outras providências."</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/pl_87_2025_002947.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/pl_87_2025_002947.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 250.000,00 (Duzentos e  cinquenta mil reais) no Orçamento Vigente.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/pl_cm__95_2025_003022.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/pl_cm__95_2025_003022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional  Suplementar no valor de R$ 250.000,00  (Duzentos e cinquenta mil reais) no Orçamento  Vigente.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/substituto_pl_cm_97_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/substituto_pl_cm_97_2025.pdf</t>
   </si>
   <si>
     <t>"Denomina Escola Municipal Maria de Queiroz a Escola  Municipal localizada na Avenida Ayrton Senna do Brasil, n° 1320, Bairro Baiano Cirino."</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/pl_99_2025_003122.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/pl_99_2025_003122.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 2° da Lei Municipal  n° 4.606, de 10 de fevereiro de 2017, para  suprimir a previsão de ponto facultativo no  "Dia do Evangélico", e dá outras  providencias."</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/pl_cm_104_2025_003187.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/pl_cm_104_2025_003187.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no valor de R$ 420.000,00  (Quatrocentos e vinte mil reais) no Orçamento  Vigente.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/pl_107_2025_003303.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/pl_107_2025_003303.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reserva de dotação orçamentária específica para o  pagamento de rescisões contratuais de servidores temporários e dá outras  providências.”</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/pl_cm_108_2025_003304.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/pl_cm_108_2025_003304.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição da venda e exposição de cães, gatos e outros animais domésticos em pet shops e estabelecimentos congêneres no Município de Iturama/MG, regulamenta exceções, estabelece penalidades e dá outras providências."</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3773/pl_cm_109_2025_003305.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3773/pl_cm_109_2025_003305.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição e a aplicação de  sanções administrativas a quem produzir,  divulgar ou promover conteúdo que  caracterize a sexualização ou adultização de crianças e adolescentes no âmbito do  Município de Iturama, e dá outras  providências."</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/pl_cm_110_2025_substituto_2.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/pl_cm_110_2025_substituto_2.pdf</t>
   </si>
   <si>
     <t>"Denomina a Tribuna da Câmara Municipal de Iturama, como "Tribuna Vereador Dr. José Nunes Marras".</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/pl_cm_111_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/pl_cm_111_2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal do Direito nas Escolas da Rede Municipal de Ensino, no município de Iturama e dá outras providências."</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/pl_cm_112_2025.pdf</t>
-[...2 lines deleted...]
-    <t>"Institui o programa "Câmara vai à Escola" no município de Iturama"</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/pl_cm_112_2025_substituto_004086.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 4.096, de 16 de agosto de 2011, que "Institui a Escola do Legislativo no âmbito da Câmara Municipal de Iturama - MG e dá outras providências" para ampliar as atribuições da Escola do Legislativo, estabelecendo as diretrizes para a política "Câmara vai à Escola" e dá outras providências.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/pl_cm_113_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/pl_cm_113_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transparência público e a publicidade em tempo real para a listagem da ordem se serviço de substituição das lâmpadas de vapor de sódio ou de mercúrio por diodo emissor de luz (LED) no Município de Iturama e dá outras providências"</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/pl_cm_114_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/pl_cm_114_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade dos hospitais e maternidades oferecerem orientação de primeiros socorros em caso de engasgamento, aspiração de corpo estranho e prevenção de morte súbita de recém-nascidos, e dá outras providências."</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3788/pl_cm_115_2024.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3788/pl_cm_115_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a prevenção e a punição do assédio moral no âmbito dos poderes do Município de Iturama."_x000D_
 RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/pl_cm_116_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/pl_cm_116_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do plantio de árvores nas calçadas dos futuros loteamentos a serem implantados no Município de Iturama."</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/pl_cm_117_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/pl_cm_117_2025.pdf</t>
   </si>
   <si>
     <t>"Institui o cadastro municipal de pessoas condenadas por estupro e assédio sexual no âmbito do Município de Iturama e dá outras providências."</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/pl_cm_118_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/pl_cm_118_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Iturama, garantindo transparência e eficiência no gerenciamento da fila de espera, em observância aos princípios da publicidade e eficiência administrativa, e dá outras providências."</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/pl_cm_119_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/pl_cm_119_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o funcionamento de creches noturnas no âmbito do Município de Iturama e dá outras providências."_x000D_
 RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>Amaral da Associação, Dr. Cristian</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/substituto_pl_cm_120_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/substituto_pl_cm_120_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES DA IMPLANTAÇÃO DO PROJETO MEDICAMENTOS NO LAR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/pl_129_2025_003447.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/pl_129_2025_003447.pdf</t>
   </si>
   <si>
     <t>"Denomina Escola Municipal DaIva Barbosa Garrido localizada na Rua Cidade do Prata, nº 452, Bairro Centro."</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/pl_cm_130_2025_003472.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/pl_cm_130_2025_003472.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para implantação de decks em frente a estabelecimentos comerciais do ramo alimentício no Município de Iturama-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/pl_132_2025_003545.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/pl_132_2025_003545.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional  Suplementar no valor de R$ 400.000,00  (Quatrocentos mil reais) no Orçamento  Vigente.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/pr_cm_01_2025_001818.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/pr_cm_01_2025_001818.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO ITURAMENSE AO SENHOR OLINTO ANTONIO DE OLIVEIRA"</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/pr_cm_02_2025_002000.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/pr_cm_02_2025_002000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a firmar convênio com a Caixa Econômica Federal, Agência de Iturama, Estado de Minas Gerais, visando a concessão de empréstimos aos seus servidores e agentes políticos com pagamento mediante consignação em folha de pagamento e dá outras providencias.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3500/pr_03_2025_002233.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3500/pr_03_2025_002233.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a proceder a devolução do Veiculo Automotivo que menciona ao Poder Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/pr_cm_04_2025_002353.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/pr_cm_04_2025_002353.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de restos a pagar inscritos e toma outras providencias.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_cm_05_2025_002405.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_cm_05_2025_002405.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO ITURAMENSE AO SENHOR SAULO ELSON DINIZ.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/pr_06_2025_002858.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/pr_06_2025_002858.pdf</t>
   </si>
   <si>
     <t>Fixa a despesa orçamentária da Câmara  Municipal de Iturama, Estado de Minas Gerais,  para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_resolucao_07_2025_003402.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_resolucao_07_2025_003402.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO  ITURAMENSE AO SENHOR OSVALDO  ADÃO DE OLIVEIRA"</t>
   </si>
   <si>
+    <t>3912</t>
+  </si>
+  <si>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3912/pr_08_2025_003987.pdf</t>
+  </si>
+  <si>
+    <t>Acresce disposições na Resolução n.° CM 08/1990 que "Dispõe sobre o Regimento Interno da Câmara Municipal de Iturama, Estado de Minas Gerais" para regulamentar a participação remota de vereadores em reuniões da Câmara Municipal de Iturama.</t>
+  </si>
+  <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/resolucao_09_2025_003692.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/resolucao_09_2025_003692.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TITULO DE CIDADÃO ITURAMENSE AO DR. DIEGO ULISSES VIEIRA".</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>PELCM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal CM</t>
   </si>
   <si>
     <t>Ana Lúcia, Dr. Cristian, Jeder Viana, Márcio da Auto Escola, Ricardo Baiano, Ricardo Soler, Ronaldo Karfrios, Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/proposta_de_emenda_lei_organica_01_2025_003300.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/proposta_de_emenda_lei_organica_01_2025_003300.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do  Município de Iturama/MG e da Resolução n. 08,  de 17 de setembro de 1990, que dispõe sobre o  Regimento Interno da Câmara Municipal de  Iturama/MG.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/proposta_de_emenda_a_lei_organica_02_2025_003471.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/proposta_de_emenda_a_lei_organica_02_2025_003471.pdf</t>
   </si>
   <si>
     <t>"Altera e acresce disposições na Lei Orgânica do Município de Iturama - MG"</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/req_01_2025_001919.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/req_01_2025_001919.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o Plenário, requer a Vossa  Excelência, que solicite ao Exmo. Sr. Prefeito Municipal que envie a esta Casa de Leis a  relação dos materiais apurados durante o governo de transição, bem como a relação dos  materiais faltantes. conforme mencionado na entrevista concedida ao programa Clube da  Noticia, realizada no dia 02/01/2025.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_02_2025_002013.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_02_2025_002013.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, respeitosamente, que seja concedido um minuto de silêncio pelo falecimento do Sr. Euclides Rodrigues Santana (Cridão), falecido no dia 30/01/2025 e da Sra. Jurenci Dias de Faria Freitas, falecida no dia 01/02/2025.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimento_03_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimento_03_2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja feito um minuto de silêncio, pelos falecimentos de:_x000D_
 Joao de Almeida Ferreira (João Sartana) — Falecido: 06/02/2025_x000D_
 Ana Maria Andrade N. de Paula — Falecida: 07/02/2025_x000D_
 Olegária Alves de Rezende — Falecida: 15/02/2025_x000D_
 Ana Lúcia Pimenta — Falecida: 15/02/2025_x000D_
 Heladio Salustiano — Falecido: 23/02/2025_x000D_
 Luzia Alves Pereita — Falecida: 24/02/2025_x000D_
 Franquilino Claudino de Freitas — Falecido: 04/03/2025_x000D_
 Manoel Jonas Cordeiro — Falecido: 04/03/2025_x000D_
 Maria Delizete de Queiroz — Falecida: 05/03/2025</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_04_2025_002297.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_04_2025_002297.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja feito um minuto de silêncio, pelo falecimento de Jussara Soler de Queiroz, falecida no dia 11/03/2025.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/requerimento_05_2025_002296.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/requerimento_05_2025_002296.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja feito um minuto de silêncio, pelo falecimento de Dalva Faria de Assunção, falecida hoje 17/03/2025.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_06_2025_002420.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_06_2025_002420.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve com fundamento no art. 8° inciso XIX e art. 216, ambos do Regimento Interno, ouvido o Plenário, requer a Vossa_x000D_
 Excelência, o adiamento da 7º Reunião Ordinária desta Casa para o dia 23 do corrente mês e ano as 19h00m.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_07_2025_002421.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_07_2025_002421.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve com fundamento no art. 216, inciso VI, do Regimento Interno, ouvido o Plenário, requer a Vossa Excelência, solicitar ao Senhor Prefeito Municipal, encaminhar a esta casa legislativa, uma relação de todos os imóveis de propriedade do Município, contendo o mapa de localização de cada terreno.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_08_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_08_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja feito um minuto de silêncio, pelo falecimento de Savio Lima Urzedo, falecido no dia 20/04/2025.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_09_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_09_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, ouvido o plenário, requer a Vossa  Excelência, reitere, mais uma vez, ao Prefeito Municipal resposta dos ofícios:  Oficio n. 49/2025-GP recebido em 24/04/2025;  Oficio n. 50/2025-GP recebido em 24/04/2025;  Oficio n. 70/2025-GP recebido em 04/06/2025;  Oficio n. 80/2025-GP recebido em 23/06/2025;  Oficio n. 82/2025-GP recebido em 23/06/2025;  Requerimento CM 01/2025;  Requerimento CM 07/2025;</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_10_2025_003047.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_10_2025_003047.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvido o Plenário, requer a Vossa Excelência, que solicite ao Exmo. Sr. Prefeito Municipal conjuntamente com o Exmo Sr. Secretário Municipal de Saúde que enviem a esta Casa de Leis, nos prazos normativos, as seguintes informações e documentos: 1.  município possui REMUME? Se possui, enviar documento. 2. Qual percentual o município já alcançou no 1° semestre de 2025, do OBJETIVO n°3.1, da DIRETRIZ n°3, da Programação Anual de Saúde para 2025? Anexar relatório. Se não atingiu a meta, qual a justificativa? 3. Quantas aquisições de medicamentos e insumos foram realizadas no período de janeiro a junho de 2025 pela Secretaria Municipal de Saúde para distribuição na Farmácia Municipal? Comprovar com documentos. 4. Existe controle de estoque (entrada, estoque e saída) de medicamentos e insumos pelo almoxarifado central da Prefeitura ou pelo almoxarifado especifico da Secretaria Municipal de Saúde? Se existe, enviar relatório da movimentação</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_11_2025_003048.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_11_2025_003048.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvido o Plenário, requer a Vossa Excelência, que solicite ao Exmo. Sr. Prefeito Municipal conjuntamente com o Exmo Sr. Secretário Municipal de Desenvolvimento Social que enviem a esta Casa de Leis, nos prazos normativos, as seguintes informações e documentos:_x000D_
 1. Quais os produtos que compõem a cesta básica distribuída As famílias carentes do município? Existe normativo? Se existe, enviar documento._x000D_
 2. Qual é o critério utilizado pela Secretaria Municipal de Desenvolvimento Social para selecionar as famílias que necessitam de cesta básica? Existe normativo? Se existe, enviar documento._x000D_
 3.Atualmente, quem é o fornecedor de cesta básica para distribuição As famílias carentes do município?_x000D_
 4. Quantas cestas básicas foram adquiridas no mês de abril, no mês de maio e no mês de junho de 2025? Comprovar com documentos._x000D_
 5. Existe controle de estoque (entrada, estoque e saída) de cestas básicas pelo almoxarifado central da Prefeitura ou pelo almoxarifado etc..</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>Adebaldo Borges de Freitas, Ana Lúcia, Dr. Cristian, Jeder Viana, Márcio da Auto Escola, Ricardo Baiano, Ronaldo Karfrios, Ronei Mosquito, Sinomar Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_12_2025_003136.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_12_2025_003136.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvido o Plenário, requer a Vossa  Excelência, que solicite ao Exmo. Sr. Prefeito Municipal conjuntamente com o Exmo Sr.  Secretário Municipal de Educação que enviem a esta Casa de Leis, nos prazos normativos, as  seguintes informações e documentos:</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_13_2025_003140.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_13_2025_003140.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o plenário, requer a Vossa  Excelência, que seja feito um minuto de silêncio, pelo falecimento do Sr. Horacy Barbosa de Azambuja, falecido dia 11/08/2025 e do Sr. Antônio Ferrato, falecido no dia 12/08/2025</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/requerimento_14_2025_003141.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/requerimento_14_2025_003141.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, ouvido o plenário, requer a Vossa  Excelência, que seja feito um minuto de silêncio, pelo falecimento do Sr.  Sebastião David Pereira (Tido Belmiro), falecido dia 09/08/2025, Sr. Elder dos  Santos Laureano (Bambucha), falecido no dia 10/08/2025 e da Sra. Adinair  Ferreira Damasceno, falecida no dia 15/08/2025.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_15_2025_003142.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_15_2025_003142.pdf</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_16_2025_003202.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_16_2025_003202.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que providencie a Bandeira do Legislativo. Alguns eventos seria importante o uso da bandeira, como por exemplo na cavalgada, usar a Bandeira da Câmara Municipal no desfile.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_17_2025_003203.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_17_2025_003203.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, ouvido o Vossa Excelência, a informação de quantos servidores ou tiveram rescisões de contratos durante os últimos 30 Gentileza informar os nomes completos números do cadastro no CPF.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_18_2025_003204.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_18_2025_003204.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a  Vossa Excelência, amparado no inciso XV do art 1° e inciso III do art. 4°  do Decreto Lei n° 201/67, combinados com o art. 216 VI do Regimento  Interno e artigos 57 e 68 da Lei Orgânica Municipal demais disposições  legais, que seja enviado requisitando ao Prefeito Municipal o envio de  relatório técnico das emendas impositivas e de bancadas que tiveram  impedimento de ordem técnica, relatório atualizado de execuções das  emendas realizadas e em tramitação. As executadas que seja enviado  Notas Fiscais dos empenhos, ordens de pagamentos, pagamentos  (transferências bancárias ou cheques) liquidações, extratos bancários de  todas as contas que originaram os respectivos pagamentos (contas  movimento e contas vinculadas).</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_19_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_19_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o plenário, requerem a Vossa Excelência, que seja feito um minuto de silêncio, pelo falecimento do Dr. José Nunes Marras, falecido no dia 04 de outubro de 2025.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_20_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_20_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o plenário, requerem a Vossa Excelência, amparado no inciso XV do art 1° e inciso III do art 4º do Decreto Lei n° 201/67, combinados no art 216 VI do Regimento interno e arts. 57 e 68 da Lei orgânica Municipal demais disposições legais, que seja enviado os comprovantes de repasse da Prefeitura Municipal de Iturama para a SOCIEDADE BRASILEIRA CAMINHO DE DAMASCO, cópia de contratos e aditivos vigentes, comprovante de pagamento dos médicos e restos a pagar.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/requerimento_21_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/requerimento_21_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o plenário, requerem a Vossa Excelência, amparado no inciso XV do art 1° e inciso III do art. 4º do Decreto Lei n° 201/67, combinados com o art. 216 VI do Regimento Interno e artigos 57 e 68 da Lei Orgânica Municipal demais disposições legais, que seja enviado requisitando ao Prefeito Municipal o envio de cópia do processo licitatório e contrato assinado da empresa que presta manutenção dos veículos da frota, cópia das Notas Fiscais dos empenhos, ordens de pagamentos, pagamentos (transferências bancárias ou cheques) liquidações.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/requerimento_22_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/requerimento_22_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, seja encaminhado oficio ao Senhor Prefeito Municipal de Iturama,_x000D_
 solicitando, dentro do prazo legal, que sejam encaminhadas a esta Casa as seguintes informações: a) A Prefeitura tem questionado a Copasa MG sobre a necessidade de providencias em relação à falta de água nos diversos bairros de nossa cidade? b) Quais foram as medidas preventivas que a Prefeitura Municipal de Iturama tomou junto à Concessionária para que este problema, que acontece todos os anos, não se repetisse?</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_23_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_23_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que, observadas as normas regimentais, seja encaminhado CONVITE ao_x000D_
 Gerente Regional da COPASA MG em Frutal/MG, o Sr. Júlio Cézar Silva, para fazer uso da TRIBUNA LIVRE da Câmara Municipal.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_24_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_24_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, nos termos regimentais, requer a Vossa Excelência, que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que_x000D_
 determine, com máxima urgência, o depósito integral da contrapartida no valor de R$ 60.340,61 (sessenta mil, trezentos e quarenta reais e sessenta e um centavos), vinculada ao Contrato nº 9711902/2024 Operação 1098614-54, firmado em 23/12/2024 com a Caixa Econômica Federal, no âmbito do Programa de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_33_2025_003524.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_33_2025_003524.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja encaminhado ao Senhor Prefeito Municipal, o presente pedido de informações sobre a destinação e execução dos recursos oriundos de emendas parlamentares do Deputado Federal Zé Silva, conforme comunicado constante no Ofício nº 1.308/2025, de 24 de julho de 2025, que informa o repasse de R$ 2.915.500,00 (dois milhões, novecentos e quinze mil e quinhentos reais) já pagos em 1º de julho de 2025, conforme detalhado no referido documento.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_34_2025_003525.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_34_2025_003525.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, ao Senhor Prefeito Municipal,  o presente pedido de informações sobre a destinação e execução dos recursos oriundos de emendas parlamentares do Deputado Federal Maurício do Vôlei, conforme planilha apresentada, que totaliza R$ 7.953.211,56 (sete milhões, novecentos e cinquenta e três mil, duzentos e onze reais e cinquenta e seis centavos) destinados ao Município de Iturama nos exercícios de 2024 e 2025.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_35_2025_003526.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_35_2025_003526.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja encaminhado ao Senhor Prefeito Municipal, o presente pedido de informações sobre a destinação e execução dos recursos oriundos de emenda parlamentar do Deputado Estadual Professor Wendel Mesquita, conforme comunicado constante no Ofício nº 0369/2025, datado de 25 de julho de 2025. De acordo com o referido documento, foi informado que o valor de R$ 83.953,00 (oitenta e três mil, novecentos e cinquenta e três reais) foi pago pelo Governo do Estado de Minas Gerais em 28 de junho de 2025, referente à emenda parlamentar individual destinada ao Fundo Municipal de Saúde de Iturama, com a finalidade de aquisição de um veículo de 05 lugares para uso da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_36_2025_003527.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_36_2025_003527.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja feito um minuto de silêncio, pelo falecimento do Pastor Wilson Pereira de Freitas, falecido no dia 15/11/2025.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_37_2025_003656.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_37_2025_003656.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja encaminhado à SBCD — Sociedade Brasileira Caminho de_x000D_
 Damasco, Organização Social responsável pela gestão do Hospital Municipal Delfina Alves Barbosa — Hospital do Povo, solicitando informações essenciais à transparência administrativa e ao correto acompanhamento da aplicação dos recursos públicos destinados à saúde municipal.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/req_38_2025_003657.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/req_38_2025_003657.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, ouvido o plenário, requer a Vossa Excelência, que seja encaminhado à Secretaria Municipal de Saúde, solicitando_x000D_
 informações referentes aos saldos financeiros dos programas e contas especificas vinculadas ao financiamento da saúde pública municipal._x000D_
 Requer-se que a Secretaria Municipal de Saúde encaminhe a esta Casa Legislativa, no prazo legai, informações detalhadas sobre o saldo atual e atualizado das seguintes contas e programas:_x000D_
 1) Conta Valora Eletiva;_x000D_
 2) Conta Valora Urgência;_x000D_
 3) PMAE — Programa de Melhoria do Acesso e da Qualidade na Atenção_x000D_
 Especializada (Especialidades);_x000D_
 4) PMAE — Cirurgias;_x000D_
 5) PPI — Programação Pactuada Integrada.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_39__2025_003649.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_39__2025_003649.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, no exercício de suas atribuições constitucionais, legais e regimentais, após ouvido o Plenário, requer a Vossa Excelência,_x000D_
 com fundamento no art. 80, inciso XX, e art. 80 do Regimento Interno da Câmara Municipal de Iturama/MG, a criação de Comissão Parlamentar de Inquérito — CPI, pelo prazo de 90 (noventa) dias, com a finalidade de investigar, apurar e esclarecer os atos praticados pela Secretaria Municipal de Saúde de Iturama/MG, especialmente no que se refere à licitação, it entrada, ao armazenamento, ao controle e it saída de medicamentos da Farmácia Municipal, no exercício do ano de 2025.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_40__2025_003650.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_40__2025_003650.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, ouvido o plenário, requerem a Vossa Excelência, que seja feito um minuto de silêncio, pelo falecimento do_x000D_
 Sr. Dirceu Daniel Pacheco, falecido no dia 20 de dezembro de 2025. Considerando que o acontecimento causou grande comoção no Poder Legislativo._x000D_
 Considerando que o falecido foi Vereador, tendo assinalado seus mandatos de forma marcante através de inúmeros trabalhos prestados em prol do bem comum.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto à proposição</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/veto_01_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/veto_01_2025.pdf</t>
   </si>
   <si>
     <t>Veto proposição de lei 18/2025 Institui a Semana Municipal da Adoção, Proteção e Bem-estar dos animais, no Município de Iturama.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/veto_02_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/veto_02_2025.pdf</t>
   </si>
   <si>
     <t>Veto proposição  lei 28 2025 Dispõe sobre  a vedação à nomeação,  no âmbito da administração pública municipal direta e indireta, de pessoas condenadas por crimes de maus-tratos à animais.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/veto_03_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/veto_03_2025.pdf</t>
   </si>
   <si>
     <t>Veto proposição  lei 27 2025 Inclui no calendário do Município a Semana da Gincana Escolar.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/veto_04_2025.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/veto_04_2025.pdf</t>
   </si>
   <si>
     <t>Veto proposição lei 29 2025 que Autoriza o poder executivo municipal,  repassar IFA - incentivo financeiro adicional aos Agentes Comunitários de saúde ACS e sós Agentes de Combates à endêmias ACE e dá outras providências.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/veto_05_2025_003056.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/veto_05_2025_003056.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL à EMENDA MODIFICATIVA de autoria e inciativa do Poder Legislativo, a PROPOSIÇÃO DE LEI N° 79/2025 que "Dispõe sobre atendimento e abrigamento de animais no Município de Iturama e dá outras providências"</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/veto_06_2025_003055.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/veto_06_2025_003055.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL à  EMENDA MODIFICATIVA de autoria e inciativa do Poder Legislativo, a PROPOSIÇÃO DE LEI COMPLEMENTAR N° 11/2025 que "Altera disposições e acresce vagas na Lei Complementar n° 75, de 23 de março de 2015, que "Dispõe sobre a implantação do Plano de Cargos, Carreiras e Vencimentos da Prefeitura Municipal de Iturama, Estado de Minas Gerais"</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>PLT</t>
   </si>
   <si>
     <t>Projeto de Lei Treinamento</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Nacional de Incentivo à Leitura Digital (PNILD) e dá outras providências._x000D_
 (ATENÇÃO -ESTA NORMA NÃO TEM VALOR LEGAL E ESTÁ SENDO UTILIZADA PARA DEMONSTRAÇÃO, TREINAMENTO E TESTE)</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/lorem_teste.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/lorem_teste.pdf</t>
   </si>
   <si>
     <t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua._x000D_
 (ATENÇÃO -ESTA NORMA NÃO TEM VALOR LEGAL E ESTÁ SENDO UTILIZADA PARA DEMONSTRAÇÃO, TREINAMENTO E TESTE)</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/denuncia_003227.pdf</t>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/denuncia_003227.pdf</t>
   </si>
   <si>
     <t>Denúncia por crime de responsabilidade contra o Prefeito Municipal José Herculano Pereira dos Santos._x000D_
 Autor: Fabrício de Freitas França</t>
+  </si>
+  <si>
+    <t>3946</t>
+  </si>
+  <si>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3946/denuncia_02_2025_ivan_004144.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE INSTAURAÇÃO DE PROCEDIMENTO DE APURAÇÃO DE POSSÍVEL QUEBRA DE DECORO PARLAMENTAR</t>
+  </si>
+  <si>
+    <t>3945</t>
+  </si>
+  <si>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3945/denuncia_ivan_infracao_politica_adm.pdf</t>
+  </si>
+  <si>
+    <t>DENÚNCIA POR COMENTO DE INFRAÇÃO POLITÍCA ADMINISTRATIVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6151,67 +6181,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_09_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3386/ind_11_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3387/ind_12_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/ind_13_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/ind_14_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3390/ind_15_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3391/ind_16__2025_001876.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/ind_17_2025_001875.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/ind_18_2025_001874.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/ind_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/ind_20_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/ind_21_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_23_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_28_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_29_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/ind_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/ind_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/ind_32_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/ind_33_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_34_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_35_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_36_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_37_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_38_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_39_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_40_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_41_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_42_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_43_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/ind_44_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/ind_45_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_46_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_47_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_48_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_49_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_50_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_51_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_52_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/ind_53_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/ind_54_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_55_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_56_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_57_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_58_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_59_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_60_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_61_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_62_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_63_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_64_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_65_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_66_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_67_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_68_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_69_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_70_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_71_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_72_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_73_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_74_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_75_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_76_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_77_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_78_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_79_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_80_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3472/ind_81_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_82_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_83_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_84_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_85_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_86_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_87_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_88_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_89_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_90_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_91_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3483/ind_92_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3484/ind_93_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3485/ind_94_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3486/ind_95_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3487/ind_96_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3488/ind_97_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_98_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_99_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_100_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3489/ind_101_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_102_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_103_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_104_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_105_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3506/ind_106_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3507/ind_107_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/ind_108_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_109_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_110_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_111_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_112_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/ind_113_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/ind_114_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/ind_115_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/ind_116_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/ind_117_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/ind_118_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_119_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_120_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_121_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_122_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_123_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_124_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_125_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_126_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_127_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/ind_128_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/ind_129_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_130_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/ind_131_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/ind_132_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/ind_133_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/ind_134_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/ind_135_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/ind_136_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/ind_137_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/ind_138_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/ind_139_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/ind_140_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/ind_141_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/ind_142_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/ind_143_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/ind_144_2025_002423.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/ind_144_2025_002423.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/ind_146_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/ind_147_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_148_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_149_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_150_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/ind_151_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_152_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/ind_153_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/ind_154_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/ind_155_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/ind_156_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/ind_157_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/ind_158_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/ind_159_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/ind_160_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_161_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/ind_162_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/ind_163_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/ind_164_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/ind_165_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/ind_166_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/ind_167_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/ind_168_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/ind_169_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/ind_170_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/ind_171_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/ind_172_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/ind_173_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/ind_174_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_175_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/ind_176_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/ind_177_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/ind_178_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/ind_180_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_181_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_182_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_183_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/ind_184_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/ind_185_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_186_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_187_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_188_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_189_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/ind_190_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/ind_191_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_192_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_193_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/ind_194_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_195_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_196_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_197_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/ind_198_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/ind_199_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/ind_200_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_201_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/ind_202_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3679/ind_203_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3680/ind_204_20254.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/ind_205_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/ind_206_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/ind_207_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/ind_208_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_209_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/ind_210_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_211_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/ind_212_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/ind_213_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/ind_214_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/ind_2015_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/ind_216_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/ind_217_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/ind_2018_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/ind_2019_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/ind_220_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_221_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/ind_222_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_223_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/ind_224_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/ind_225_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/ind_226_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_227_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_228_2025_003050.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_229_2025_003051.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_230_2025_003052.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_231_2025_003205.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_232_2025_003206.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_233_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_234_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/ind_235_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_236_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_237_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/ind_238_2025_003308.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_239_2025_003309.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/ind_240_2025_003310.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/ind_241_2025_003311.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_242_2025_003381.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_243_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/ind_244_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/ind_246_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/ind_247_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/ind_248_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_249_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/ind_250_2025_003448.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/ind_251_2025_003449.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/ind_252_2025_003450.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/ind_253_2025_003451.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/ind_254_2025_003529.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/ind_255_2025_003530.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/ind_256_2025_003531.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/ind_257_2025_003532.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/ind_258_2025_003533.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/ind_259_2025_003534.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_260_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_261_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/ind_262_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/ind_263_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/ind_264_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/ind_265_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/ind_266_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/ind_267_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/ind_268_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_01_2025_002422.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/moc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/moc_03_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3671/moc_04_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/mocao_05_2025_002824.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/moc_06_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/moc_07_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/moc_08_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/moc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/moc_10_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/moc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/moc_12_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/moc_13_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/moc_14_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/moc_15_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/moc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/moc_17_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_18_2025_003049.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_19_2025_003137.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_20_2025_003138.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/mocao_21_2025_003139.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_22_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_23_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/mocao_24_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/mocao_25_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/mocao_26_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_27_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/mocao_28_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/mocao_29_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/mocao_30_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_31_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_32_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_33_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_34_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_35_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_36_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/mocao_37_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/mocao_38_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/moc_39_2025_003452.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_40_2025_003528.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/moc_41_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/moc_42_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/moc_43_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/moc_44_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/moc_45_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/moc_46_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/mocao_47_2025_003643.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/mocao_48_2025_003644.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_01_2025_003351.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/plc_01_2025_substituto_001970.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3455/plc_02_2025_002061.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3462/plc_04_2025_002130.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3468/plc_05_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/plc_07_2025_002574.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/plc_08_2025_002780.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/plc_09_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/plc_12_2025_003005.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/plc_13_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3724/plc_14_2025_003024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/plc_15_2025_003104.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/plc_16_2025_003419.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/plc_17_2025_003421.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/plc_18_2025_003585.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3460/plc_03_2025_002115.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/plc_cm_06_20251.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/plc_cm_10_2025_003302.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/plc_11_2025_003006.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/plc_16_2025_003546.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_06_2025_001817.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/pl_07_2025_001799.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/pl_08_2025_001801.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/pl_10_2025_substituto_001867.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/pl_13_2025_001920.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_14_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/pl_16_2025_001972.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/pl_17_2025_001974.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/pl_18_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3453/substituicao_pl_19_2025_002092.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3454/pl_20_2025_002058.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3463/pl_26_2025_002171.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3469/pl_28_2025_002184.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3491/pl_30_2025_002202.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3498/pl_34_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3499/pl_35_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/pl_44_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/pl_45_2025_002316.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/pl_48_2025_002389.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/pl_49_2025_002400.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/pl_50_2025_002387.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_51_2025_002392.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/pl_52_2025_002397.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/pl_57_2025_002456.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/substituto_pl_59_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/pl_60_2025_002518.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/pl_61_2025_002520.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/pl_63_2025_002541.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/pl_64_2025_002544.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/pl_65_2025_002545.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/pl_66_2025_002546.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/pl_67_2025_002610.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/pl_70_2025_002688.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/pl_74_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/pl_75_2025_002727.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/pl_76_2025_002730.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/pl_77_2025_002732.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/pl_78_2025_002738.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/pl_79_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/pl_80_2025_002820.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/pl_81_2025_002823.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/substitutivo_pl_83_2025_003023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/pl_86_2025_002896.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/pl_88_2025_002944.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/pl_89_2025_002998.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/pl_90_2025_002949.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/pl_91_2025_002953.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/pl_92_2025_003003.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/pl_93_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/pl_94_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/pl_96_2025_003102.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/pl_98_2025_003107.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/pl_100_2025_003143.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/pl101_2025_003564.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/pl_102_2025_003182.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/substitutivo_pl_103_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/pl_105_2025_003276.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/pl_106_2025_003278.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/pl_121_2025_substituto_003436.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/pl_122__2025_003404.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_123__2025_003405.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/pl_124__2025_003406.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_125_2025_003411.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/pl_126_2025_003412.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/pl_127_2025_003418.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/pl_128_2025_003444.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/pl_131_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/pl_133_2025_003555.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/pl_134_2025_003614.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/pl_135_2025_003687.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/pl_cm_01_2025_001763.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/pl_cm_02__2025_001764.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/pl_03_2025_substituto_001854.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/pl_cm_04_2025_substituto_002012.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/pl_cm_05__2025_001767.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_09_2025_001820.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/pl_cm_11_2025_001870.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_cm_12_2025_001871.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/pl_cm_15_2025_002097.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_21_2025_002091.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_22_2025_002093.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3458/pl_23_2025_002229.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3459/pl_24_2025_002179.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_25_2025_substituto_002386.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3464/pl_27_2025_002173.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3492/pl_29_2025_002205.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3493/pl_31_2025_002214.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3496/pl_32_2025_n.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3497/pl_33_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3501/pl_36_2025_002235.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/pl_cm_37_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/pl_38_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/pl_39_2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/pl_cm_40_20251.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/pl_cm_41_2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_42_2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/pl_43_2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/pl_46_2025_002349.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/pl_47_2025_002351.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/pl_53_2025_002408.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/pl_54_2025_002410.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/pl_55_2025_002412.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/pl_56_2025_002414.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/pl_cm_58_2025_002502.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/pl_cm_62_202_002750.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/pl_cm_68_2025_002663.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/pl_cm_69_2025_002662.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/pl_cm_71_2025_003345.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/pl_72_2025_002701.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/pl_73_2025_002710.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3667/pl_82_2025_substituto_003021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/pl_cm_84_2025_002855.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/pl_cm_85_2025_002938.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/pl_87_2025_002947.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/pl_cm__95_2025_003022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/substituto_pl_cm_97_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/pl_99_2025_003122.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/pl_cm_104_2025_003187.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/pl_107_2025_003303.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/pl_cm_108_2025_003304.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3773/pl_cm_109_2025_003305.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/pl_cm_110_2025_substituto_2.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/pl_cm_111_2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/pl_cm_112_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/pl_cm_113_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/pl_cm_114_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3788/pl_cm_115_2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/pl_cm_116_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/pl_cm_117_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/pl_cm_118_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/pl_cm_119_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/substituto_pl_cm_120_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/pl_129_2025_003447.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/pl_cm_130_2025_003472.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/pl_132_2025_003545.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/pr_cm_01_2025_001818.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/pr_cm_02_2025_002000.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3500/pr_03_2025_002233.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/pr_cm_04_2025_002353.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_cm_05_2025_002405.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/pr_06_2025_002858.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_resolucao_07_2025_003402.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/resolucao_09_2025_003692.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/proposta_de_emenda_lei_organica_01_2025_003300.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/proposta_de_emenda_a_lei_organica_02_2025_003471.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/req_01_2025_001919.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_02_2025_002013.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimento_03_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_04_2025_002297.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/requerimento_05_2025_002296.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_06_2025_002420.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_07_2025_002421.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_08_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_09_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_10_2025_003047.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_11_2025_003048.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_12_2025_003136.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_13_2025_003140.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/requerimento_14_2025_003141.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_15_2025_003142.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_16_2025_003202.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_17_2025_003203.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_18_2025_003204.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_19_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_20_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/requerimento_21_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/requerimento_22_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_23_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_24_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_33_2025_003524.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_34_2025_003525.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_35_2025_003526.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_36_2025_003527.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_37_2025_003656.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/req_38_2025_003657.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_39__2025_003649.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_40__2025_003650.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/veto_01_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/veto_02_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/veto_03_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/veto_04_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/veto_05_2025_003056.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/veto_06_2025_003055.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/lorem_teste.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/denuncia_003227.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/ind_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3365/ind_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3366/ind_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3367/ind_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/ind_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/ind_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3370/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3372/ind_09_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3373/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3386/ind_11_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3387/ind_12_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/ind_13_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/ind_14_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3390/ind_15_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3391/ind_16__2025_001876.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/ind_17_2025_001875.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/ind_18_2025_001874.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/ind_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/ind_20_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/ind_21_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/ind_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/ind_23_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/ind_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/ind_28_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3402/ind_29_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/ind_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/ind_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/ind_32_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/ind_33_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/ind_34_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/ind_35_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/ind_36_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/ind_37_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3378/ind_38_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3379/ind_39_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3380/ind_40_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3381/ind_41_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3382/ind_42_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/ind_43_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/ind_44_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/ind_45_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/ind_46_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/ind_47_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/ind_48_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/ind_49_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/ind_50_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/ind_51_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/ind_52_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/ind_53_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/ind_54_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/ind_55_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/ind_56_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/ind_57_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/ind_58_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/ind_59_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/ind_60_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/ind_61_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/ind_62_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/ind_63_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/ind_64_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/ind_65_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/ind_66_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/ind_67_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3442/ind_68_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3470/ind_69_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3443/ind_70_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3444/ind_71_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3445/ind_72_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/ind_73_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3447/ind_74_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3448/ind_75_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3449/ind_76_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3450/ind_77_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3451/ind_78_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3452/ind_79_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3471/ind_80_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3472/ind_81_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3473/ind_82_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3474/ind_83_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3475/ind_84_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3476/ind_85_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3477/ind_86_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3478/ind_87_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3479/ind_88_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3480/ind_89_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3481/ind_90_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3482/ind_91_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3483/ind_92_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3484/ind_93_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3485/ind_94_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3486/ind_95_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3487/ind_96_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3488/ind_97_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3467/ind_98_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3466/ind_99_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3465/ind_100_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3489/ind_101_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3490/ind_102_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3503/ind_103_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3504/ind_104_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3505/ind_105_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3506/ind_106_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3507/ind_107_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/ind_108_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/ind_109_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/ind_110_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/ind_111_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/ind_112_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/ind_113_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/ind_114_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/ind_115_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/ind_116_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/ind_117_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/ind_118_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/ind_119_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/ind_120_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/ind_121_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/ind_122_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/ind_123_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/ind_124_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/ind_125_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/ind_126_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/ind_127_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/ind_128_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/ind_129_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/ind_130_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/ind_131_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/ind_132_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/ind_133_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/ind_134_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/ind_135_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/ind_136_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/ind_137_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/ind_138_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/ind_139_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/ind_140_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/ind_141_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/ind_142_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/ind_143_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/ind_144_2025_002423.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/ind_144_2025_002423.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/ind_146_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/ind_147_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/ind_148_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/ind_149_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/ind_150_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/ind_151_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/ind_152_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/ind_153_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/ind_154_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/ind_155_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/ind_156_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/ind_157_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/ind_158_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/ind_159_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/ind_160_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/ind_161_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/ind_162_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/ind_163_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/ind_164_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/ind_165_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/ind_166_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/ind_167_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/ind_168_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/ind_169_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/ind_170_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/ind_171_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/ind_172_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/ind_173_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/ind_174_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/ind_175_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/ind_176_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/ind_177_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/ind_178_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/ind_180_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/ind_181_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/ind_182_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/ind_183_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/ind_184_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/ind_185_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/ind_186_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/ind_187_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/ind_188_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/ind_189_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/ind_190_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/ind_191_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/ind_192_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/ind_193_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/ind_194_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/ind_195_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/ind_196_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/ind_197_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/ind_198_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/ind_199_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/ind_200_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/ind_201_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/ind_202_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3679/ind_203_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3680/ind_204_20254.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/ind_205_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/ind_206_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/ind_207_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/ind_208_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/ind_209_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/ind_210_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/ind_211_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/ind_212_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/ind_213_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/ind_214_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/ind_2015_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/ind_216_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/ind_217_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/ind_2018_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/ind_2019_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/ind_220_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/ind_221_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/ind_222_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/ind_223_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/ind_224_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/ind_225_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/ind_226_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/ind_227_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_228_2025_003050.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_229_2025_003051.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/indicacao_230_2025_003052.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_231_2025_003205.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_232_2025_003206.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/ind_233_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_234_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/ind_235_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_236_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_237_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/ind_238_2025_003308.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/ind_239_2025_003309.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/ind_240_2025_003310.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/ind_241_2025_003311.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/ind_242_2025_003381.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/ind_243_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/ind_244_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3823/ind_245_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/ind_246_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/ind_247_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/ind_248_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/ind_249_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/ind_250_2025_003448.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/ind_251_2025_003449.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/ind_252_2025_003450.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/ind_253_2025_003451.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/ind_254_2025_003529.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/ind_255_2025_003530.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/ind_256_2025_003531.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/ind_257_2025_003532.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/ind_258_2025_003533.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/ind_259_2025_003534.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/ind_260_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/ind_261_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/ind_262_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/ind_263_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/ind_264_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/ind_265_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/ind_266_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/ind_267_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/ind_268_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/mocao_01_2025_002422.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/moc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/moc_03_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3671/moc_04_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/mocao_05_2025_002824.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/moc_06_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/moc_07_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/moc_08_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/moc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/moc_10_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/moc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/moc_12_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/moc_13_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/moc_14_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/moc_15_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/moc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/moc_17_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/mocao_18_2025_003049.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_19_2025_003137.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_20_2025_003138.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/mocao_21_2025_003139.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/mocao_22_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_23_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/mocao_24_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/mocao_25_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/mocao_26_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/mocao_27_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/mocao_28_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/mocao_29_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/mocao_30_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/mocao_31_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/mocao_32_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/mocao_33_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/mocao_34_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/mocao_35_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_36_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/mocao_37_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/mocao_38_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/moc_39_2025_003452.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_40_2025_003528.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/moc_41_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/moc_42_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/moc_43_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/moc_44_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/moc_45_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/moc_46_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/mocao_47_2025_003643.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/mocao_48_2025_003644.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_decreto_legislativo_01_2025_003351.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/plc_01_2025_substituto_001970.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3455/plc_02_2025_002061.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3462/plc_04_2025_002130.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3468/plc_05_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/plc_07_2025_002574.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/plc_08_2025_002780.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/plc_09_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/plc_12_2025_003005.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/plc_13_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3724/plc_14_2025_003024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/plc_15_2025_003104.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/plc_16_2025_003419.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/plc_17_2025_003421.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/plc_18_2025_003585.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3460/plc_03_2025_002115.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/plc_cm_06_20251.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/plc_cm_10_2025_003302.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/plc_11_2025_003006.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/plc_16_2025_003546.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_06_2025_001817.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/pl_07_2025_001799.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/pl_08_2025_001801.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/pl_10_2025_substituto_001867.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/pl_13_2025_001920.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_14_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/pl_16_2025_001972.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/pl_17_2025_001974.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/pl_18_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3453/substituicao_pl_19_2025_002092.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3454/pl_20_2025_002058.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3463/pl_26_2025_002171.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3469/pl_28_2025_002184.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3491/pl_30_2025_002202.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3498/pl_34_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3499/pl_35_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/pl_44_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/pl_45_2025_002316.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/pl_48_2025_002389.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/pl_49_2025_002400.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/pl_50_2025_002387.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_51_2025_002392.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/pl_52_2025_002397.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/pl_57_2025_002456.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/substituto_pl_59_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/pl_60_2025_002518.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/pl_61_2025_002520.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/pl_63_2025_002541.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/pl_64_2025_002544.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/pl_65_2025_002545.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/pl_66_2025_002546.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/pl_67_2025_002610.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/pl_70_2025_002688.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/pl_74_2025_substituto.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/pl_75_2025_002727.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/pl_76_2025_002730.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/pl_77_2025_002732.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/pl_78_2025_002738.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/pl_79_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/pl_80_2025_002820.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/pl_81_2025_002823.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/substitutivo_pl_83_2025_003023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/pl_86_2025_002896.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/pl_88_2025_002944.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/pl_89_2025_002998.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/pl_90_2025_002949.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/pl_91_2025_002953.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/pl_92_2025_003003.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/pl_93_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/pl_94_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/pl_96_2025_003102.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/pl_98_2025_003107.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/pl_100_2025_003143.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/pl101_2025_003564.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/pl_102_2025_003182.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/substitutivo_pl_103_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/pl_105_2025_003276.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/pl_106_2025_003278.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/pl_121_2025_substituto_003436.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/pl_122__2025_003404.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/pl_123__2025_003405.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/pl_124__2025_003406.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/pl_125_2025_003411.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/pl_126_2025_003412.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/pl_127_2025_003418.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/pl_128_2025_003444.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/pl_131_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/pl_133_2025_003555.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/pl_134_2025_003614.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/pl_135_2025_003687.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/pl_cm_01_2025_001763.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/pl_cm_02__2025_001764.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/pl_03_2025_substituto_001854.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/pl_cm_04_2025_substituto_002012.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/pl_cm_05__2025_001767.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/pl_09_2025_001820.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/pl_cm_11_2025_001870.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_cm_12_2025_001871.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/pl_cm_15_2025_002097.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_21_2025_002091.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_22_2025_002093.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3458/pl_23_2025_002229.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3459/pl_24_2025_002179.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_25_2025_substituto_002386.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3464/pl_27_2025_002173.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3492/pl_29_2025_002205.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3493/pl_31_2025_002214.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3496/pl_32_2025_n.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3497/pl_33_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3501/pl_36_2025_002235.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/pl_cm_37_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/pl_38_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/pl_39_2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/pl_cm_40_20251.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/pl_cm_41_2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_42_2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/pl_43_2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/pl_46_2025_002349.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/pl_47_2025_002351.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/pl_53_2025_002408.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/pl_54_2025_002410.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/pl_55_2025_002412.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/pl_56_2025_002414.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/pl_cm_58_2025_002502.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/pl_cm_62_202_002750.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/pl_cm_68_2025_002663.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/pl_cm_69_2025_002662.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/pl_cm_71_2025_003345.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/pl_72_2025_002701.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/pl_73_2025_002710.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3667/pl_82_2025_substituto_003021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/pl_cm_84_2025_002855.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/pl_cm_85_2025_002938.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/pl_87_2025_002947.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/pl_cm__95_2025_003022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/substituto_pl_cm_97_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/pl_99_2025_003122.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/pl_cm_104_2025_003187.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/pl_107_2025_003303.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/pl_cm_108_2025_003304.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3773/pl_cm_109_2025_003305.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/pl_cm_110_2025_substituto_2.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/pl_cm_111_2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/pl_cm_112_2025_substituto_004086.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/pl_cm_113_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/pl_cm_114_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3788/pl_cm_115_2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/pl_cm_116_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/pl_cm_117_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/pl_cm_118_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/pl_cm_119_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/substituto_pl_cm_120_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/pl_129_2025_003447.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/pl_cm_130_2025_003472.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/pl_132_2025_003545.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/pr_cm_01_2025_001818.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/pr_cm_02_2025_002000.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3500/pr_03_2025_002233.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/pr_cm_04_2025_002353.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_cm_05_2025_002405.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/pr_06_2025_002858.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_resolucao_07_2025_003402.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3912/pr_08_2025_003987.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/resolucao_09_2025_003692.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/proposta_de_emenda_lei_organica_01_2025_003300.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/proposta_de_emenda_a_lei_organica_02_2025_003471.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/req_01_2025_001919.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/requerimento_02_2025_002013.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3502/requerimento_03_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/requerimento_04_2025_002297.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/requerimento_05_2025_002296.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_06_2025_002420.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_07_2025_002421.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_08_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3726/requerimento_09_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/requerimento_10_2025_003047.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/requerimento_11_2025_003048.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/requerimento_12_2025_003136.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/requerimento_13_2025_003140.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/requerimento_14_2025_003141.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_15_2025_003142.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_16_2025_003202.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_17_2025_003203.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_18_2025_003204.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_19_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/requerimento_20_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/requerimento_21_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/requerimento_22_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/requerimento_23_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/requerimento_24_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_33_2025_003524.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_34_2025_003525.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/requerimento_35_2025_003526.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/requerimento_36_2025_003527.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_37_2025_003656.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/req_38_2025_003657.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/requerimento_39__2025_003649.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/requerimento_40__2025_003650.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/veto_01_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/veto_02_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/veto_03_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/veto_04_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/veto_05_2025_003056.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/veto_06_2025_003055.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/lorem_teste.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/denuncia_003227.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3946/denuncia_02_2025_ivan_004144.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/materialegislativa/2025/3945/denuncia_ivan_infracao_politica_adm.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H523"/>
+  <dimension ref="A1:H526"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="203.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -12558,7238 +12588,7310 @@
       </c>
       <c r="H245" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>1009</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>1010</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
         <v>77</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>742</v>
+        <v>1011</v>
       </c>
       <c r="H246" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
         <v>34</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H247" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
         <v>34</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="H248" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
         <v>34</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H249" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250" t="s">
         <v>12</v>
       </c>
       <c r="F250" t="s">
         <v>34</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H250" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
         <v>34</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H251" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252" t="s">
         <v>12</v>
       </c>
       <c r="F252" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H252" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
         <v>34</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H253" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254" t="s">
         <v>12</v>
       </c>
       <c r="F254" t="s">
         <v>34</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="H254" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255" t="s">
         <v>12</v>
       </c>
       <c r="F255" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H255" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
       <c r="F256" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H256" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="D257" t="s">
         <v>11</v>
       </c>
       <c r="E257" t="s">
         <v>12</v>
       </c>
       <c r="F257" t="s">
         <v>163</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H257" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258" t="s">
         <v>12</v>
       </c>
       <c r="F258" t="s">
         <v>34</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H258" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
         <v>34</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H259" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="H260" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
         <v>119</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="H261" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H262" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263" t="s">
         <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H263" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
         <v>149</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H264" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
         <v>266</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="H265" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
         <v>34</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H266" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="H267" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="H268" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H269" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E270" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F270" t="s">
         <v>34</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H270" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>17</v>
       </c>
       <c r="D271" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E271" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F271" t="s">
         <v>52</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H271" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>21</v>
       </c>
       <c r="D272" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E272" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F272" t="s">
         <v>52</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H272" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>25</v>
       </c>
       <c r="D273" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E273" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F273" t="s">
         <v>34</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H273" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>29</v>
       </c>
       <c r="D274" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E274" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F274" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H274" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>33</v>
       </c>
       <c r="D275" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E275" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F275" t="s">
         <v>119</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H275" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>38</v>
       </c>
       <c r="D276" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E276" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F276" t="s">
         <v>52</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H276" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>42</v>
       </c>
       <c r="D277" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E277" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F277" t="s">
         <v>119</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H277" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>46</v>
       </c>
       <c r="D278" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E278" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F278" t="s">
         <v>52</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H278" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>51</v>
       </c>
       <c r="D279" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E279" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F279" t="s">
         <v>52</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H279" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>56</v>
       </c>
       <c r="D280" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E280" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F280" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="H280" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>60</v>
       </c>
       <c r="D281" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E281" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F281" t="s">
         <v>266</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H281" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>64</v>
       </c>
       <c r="D282" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E282" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F282" t="s">
         <v>34</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H282" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>68</v>
       </c>
       <c r="D283" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E283" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F283" t="s">
         <v>34</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H283" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>72</v>
       </c>
       <c r="D284" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E284" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F284" t="s">
         <v>52</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="H284" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>76</v>
       </c>
       <c r="D285" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E285" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F285" t="s">
         <v>52</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H285" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>81</v>
       </c>
       <c r="D286" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E286" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F286" t="s">
         <v>52</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="H286" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>85</v>
       </c>
       <c r="D287" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E287" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F287" t="s">
         <v>185</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="H287" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>89</v>
       </c>
       <c r="D288" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E288" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F288" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H288" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>93</v>
       </c>
       <c r="D289" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E289" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F289" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H289" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>97</v>
       </c>
       <c r="D290" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E290" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F290" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H290" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>102</v>
       </c>
       <c r="D291" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E291" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F291" t="s">
         <v>98</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="H291" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>106</v>
       </c>
       <c r="D292" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E292" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F292" t="s">
         <v>98</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="H292" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>110</v>
       </c>
       <c r="D293" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E293" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F293" t="s">
         <v>98</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="H293" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>114</v>
       </c>
       <c r="D294" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E294" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F294" t="s">
         <v>34</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="H294" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>118</v>
       </c>
       <c r="D295" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E295" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F295" t="s">
         <v>154</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="H295" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>123</v>
       </c>
       <c r="D296" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E296" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F296" t="s">
         <v>119</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="H296" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>127</v>
       </c>
       <c r="D297" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E297" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F297" t="s">
         <v>119</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="H297" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>132</v>
       </c>
       <c r="D298" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E298" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F298" t="s">
         <v>119</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="H298" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>136</v>
       </c>
       <c r="D299" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E299" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F299" t="s">
         <v>119</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="H299" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>140</v>
       </c>
       <c r="D300" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E300" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F300" t="s">
         <v>98</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H300" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>144</v>
       </c>
       <c r="D301" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E301" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="H301" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>148</v>
       </c>
       <c r="D302" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E302" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F302" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="H302" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>153</v>
       </c>
       <c r="D303" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E303" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F303" t="s">
         <v>163</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H303" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>158</v>
       </c>
       <c r="D304" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E304" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F304" t="s">
         <v>119</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H304" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>162</v>
       </c>
       <c r="D305" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E305" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F305" t="s">
         <v>119</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="H305" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>167</v>
       </c>
       <c r="D306" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E306" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F306" t="s">
         <v>119</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="H306" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>171</v>
       </c>
       <c r="D307" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E307" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F307" t="s">
         <v>119</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="H307" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>175</v>
       </c>
       <c r="D308" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E308" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F308" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H308" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>180</v>
       </c>
       <c r="D309" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E309" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F309" t="s">
         <v>34</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="H309" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>184</v>
       </c>
       <c r="D310" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E310" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F310" t="s">
         <v>119</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="H310" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>189</v>
       </c>
       <c r="D311" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E311" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F311" t="s">
         <v>119</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="H311" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>193</v>
       </c>
       <c r="D312" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E312" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F312" t="s">
         <v>119</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H312" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>197</v>
       </c>
       <c r="D313" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E313" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F313" t="s">
         <v>119</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="H313" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>201</v>
       </c>
       <c r="D314" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E314" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F314" t="s">
         <v>119</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="H314" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>205</v>
       </c>
       <c r="D315" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E315" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F315" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="H315" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>209</v>
       </c>
       <c r="D316" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E316" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F316" t="s">
         <v>119</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H316" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>213</v>
       </c>
       <c r="D317" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E317" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F317" t="s">
         <v>119</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="H317" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>10</v>
       </c>
       <c r="D318" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="E318" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="F318" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="H318" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E319" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F319" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="H319" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>17</v>
       </c>
       <c r="D320" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E320" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F320" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="H320" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>25</v>
       </c>
       <c r="D321" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E321" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F321" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="H321" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>29</v>
       </c>
       <c r="D322" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E322" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F322" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="H322" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>38</v>
       </c>
       <c r="D323" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E323" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F323" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="H323" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>42</v>
       </c>
       <c r="D324" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E324" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F324" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="H324" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>46</v>
       </c>
       <c r="D325" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E325" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F325" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H325" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>60</v>
       </c>
       <c r="D326" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E326" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F326" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="H326" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>64</v>
       </c>
       <c r="D327" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E327" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F327" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H327" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>68</v>
       </c>
       <c r="D328" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E328" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F328" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="H328" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>72</v>
       </c>
       <c r="D329" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E329" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F329" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="H329" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>76</v>
       </c>
       <c r="D330" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E330" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F330" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="H330" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>81</v>
       </c>
       <c r="D331" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E331" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F331" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="H331" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>85</v>
       </c>
       <c r="D332" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E332" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F332" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H332" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>21</v>
       </c>
       <c r="D333" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E333" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="F333" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="H333" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>33</v>
       </c>
       <c r="D334" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E334" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="F334" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H334" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>51</v>
       </c>
       <c r="D335" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E335" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="F335" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H335" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>56</v>
       </c>
       <c r="D336" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E336" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="F336" t="s">
         <v>119</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="H336" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>76</v>
       </c>
       <c r="D337" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E337" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="F337" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="H337" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>33</v>
       </c>
       <c r="D338" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E338" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F338" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="H338" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>38</v>
       </c>
       <c r="D339" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E339" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F339" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H339" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>42</v>
       </c>
       <c r="D340" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E340" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F340" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="H340" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>51</v>
       </c>
       <c r="D341" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E341" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F341" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H341" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>64</v>
       </c>
       <c r="D342" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E342" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F342" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="H342" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>68</v>
       </c>
       <c r="D343" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E343" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F343" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H343" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>76</v>
       </c>
       <c r="D344" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E344" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F344" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="H344" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>81</v>
       </c>
       <c r="D345" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E345" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F345" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="H345" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>85</v>
       </c>
       <c r="D346" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E346" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F346" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H346" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>89</v>
       </c>
       <c r="D347" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E347" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F347" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H347" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>93</v>
       </c>
       <c r="D348" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E348" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F348" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="H348" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>118</v>
       </c>
       <c r="D349" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E349" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F349" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="H349" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>127</v>
       </c>
       <c r="D350" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E350" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F350" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="H350" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>136</v>
       </c>
       <c r="D351" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E351" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F351" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="H351" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>153</v>
       </c>
       <c r="D352" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E352" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F352" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="H352" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>158</v>
       </c>
       <c r="D353" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E353" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F353" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="H353" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>197</v>
       </c>
       <c r="D354" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E354" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F354" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="H354" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>201</v>
       </c>
       <c r="D355" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E355" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F355" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="H355" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>213</v>
       </c>
       <c r="D356" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E356" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F356" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H356" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>217</v>
       </c>
       <c r="D357" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E357" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F357" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H357" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>221</v>
       </c>
       <c r="D358" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E358" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F358" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H358" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>225</v>
       </c>
       <c r="D359" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E359" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F359" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="H359" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>229</v>
       </c>
       <c r="D360" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E360" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F360" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="H360" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>249</v>
       </c>
       <c r="D361" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E361" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F361" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="H361" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>257</v>
       </c>
       <c r="D362" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E362" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F362" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="H362" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>261</v>
       </c>
       <c r="D363" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E363" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H363" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>265</v>
       </c>
       <c r="D364" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E364" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F364" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="H364" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>274</v>
       </c>
       <c r="D365" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E365" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F365" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="H365" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>278</v>
       </c>
       <c r="D366" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E366" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F366" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="H366" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>282</v>
       </c>
       <c r="D367" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E367" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F367" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="H367" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>286</v>
       </c>
       <c r="D368" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E368" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F368" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="H368" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>290</v>
       </c>
       <c r="D369" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E369" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F369" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="H369" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>302</v>
       </c>
       <c r="D370" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E370" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F370" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="H370" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>318</v>
       </c>
       <c r="D371" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E371" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F371" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="H371" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>322</v>
       </c>
       <c r="D372" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E372" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F372" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="H372" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>326</v>
       </c>
       <c r="D373" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E373" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F373" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="H373" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>330</v>
       </c>
       <c r="D374" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E374" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F374" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="H374" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>334</v>
       </c>
       <c r="D375" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E375" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F375" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H375" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>338</v>
       </c>
       <c r="D376" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E376" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F376" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="H376" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>342</v>
       </c>
       <c r="D377" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E377" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F377" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="H377" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>347</v>
       </c>
       <c r="D378" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E378" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F378" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="H378" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>356</v>
       </c>
       <c r="D379" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E379" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F379" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="H379" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>368</v>
       </c>
       <c r="D380" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E380" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F380" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="H380" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>376</v>
       </c>
       <c r="D381" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E381" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F381" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="H381" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>380</v>
       </c>
       <c r="D382" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E382" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F382" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="H382" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>384</v>
       </c>
       <c r="D383" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E383" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F383" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="H383" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>388</v>
       </c>
       <c r="D384" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E384" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F384" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="H384" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>392</v>
       </c>
       <c r="D385" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E385" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F385" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H385" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>396</v>
       </c>
       <c r="D386" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E386" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F386" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="H386" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>400</v>
       </c>
       <c r="D387" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E387" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F387" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H387" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>408</v>
       </c>
       <c r="D388" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E388" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F388" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="H388" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>416</v>
       </c>
       <c r="D389" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E389" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F389" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="H389" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>424</v>
       </c>
       <c r="D390" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E390" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F390" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="H390" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>428</v>
       </c>
       <c r="D391" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E391" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F391" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="H391" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>432</v>
       </c>
       <c r="D392" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E392" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F392" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="H392" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>436</v>
       </c>
       <c r="D393" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E393" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F393" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="H393" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>444</v>
       </c>
       <c r="D394" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E394" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F394" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="H394" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>448</v>
       </c>
       <c r="D395" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E395" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F395" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="H395" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>508</v>
       </c>
       <c r="D396" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E396" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F396" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H396" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>512</v>
       </c>
       <c r="D397" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E397" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F397" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="H397" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>516</v>
       </c>
       <c r="D398" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E398" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F398" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="H398" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>520</v>
       </c>
       <c r="D399" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E399" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F399" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="H399" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>524</v>
       </c>
       <c r="D400" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E400" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F400" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H400" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>528</v>
       </c>
       <c r="D401" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E401" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F401" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="H401" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>532</v>
       </c>
       <c r="D402" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E402" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F402" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="H402" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>536</v>
       </c>
       <c r="D403" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E403" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F403" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="H403" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>548</v>
       </c>
       <c r="D404" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E404" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F404" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="H404" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>556</v>
       </c>
       <c r="D405" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E405" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F405" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="H405" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>560</v>
       </c>
       <c r="D406" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E406" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F406" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="H406" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>564</v>
       </c>
       <c r="D407" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E407" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F407" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="H407" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>10</v>
       </c>
       <c r="D408" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E408" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F408" t="s">
         <v>119</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="H408" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>17</v>
       </c>
       <c r="D409" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E409" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F409" t="s">
         <v>119</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="H409" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>21</v>
       </c>
       <c r="D410" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E410" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F410" t="s">
         <v>119</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="H410" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>25</v>
       </c>
       <c r="D411" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E411" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F411" t="s">
         <v>119</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="H411" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>29</v>
       </c>
       <c r="D412" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E412" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F412" t="s">
         <v>119</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H412" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>46</v>
       </c>
       <c r="D413" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E413" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F413" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="H413" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>56</v>
       </c>
       <c r="D414" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E414" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F414" t="s">
         <v>119</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H414" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>60</v>
       </c>
       <c r="D415" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E415" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F415" t="s">
         <v>119</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H415" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>72</v>
       </c>
       <c r="D416" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E416" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F416" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="H416" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>97</v>
       </c>
       <c r="D417" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E417" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F417" t="s">
         <v>52</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="H417" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>102</v>
       </c>
       <c r="D418" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E418" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F418" t="s">
         <v>149</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="H418" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>106</v>
       </c>
       <c r="D419" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E419" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F419" t="s">
         <v>52</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="H419" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>110</v>
       </c>
       <c r="D420" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E420" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F420" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="H420" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>114</v>
       </c>
       <c r="D421" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E421" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F421" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H421" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>123</v>
       </c>
       <c r="D422" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E422" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F422" t="s">
         <v>149</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="H422" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>132</v>
       </c>
       <c r="D423" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E423" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F423" t="s">
         <v>52</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="H423" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>140</v>
       </c>
       <c r="D424" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E424" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H424" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>144</v>
       </c>
       <c r="D425" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E425" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F425" t="s">
         <v>119</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="H425" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>148</v>
       </c>
       <c r="D426" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E426" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F426" t="s">
         <v>119</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="H426" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>162</v>
       </c>
       <c r="D427" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E427" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F427" t="s">
         <v>34</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="H427" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>167</v>
       </c>
       <c r="D428" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E428" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F428" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="H428" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>171</v>
       </c>
       <c r="D429" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E429" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F429" t="s">
         <v>119</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="H429" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>175</v>
       </c>
       <c r="D430" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E430" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F430" t="s">
         <v>119</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="H430" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>180</v>
       </c>
       <c r="D431" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E431" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F431" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="H431" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>184</v>
       </c>
       <c r="D432" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E432" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F432" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="H432" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>189</v>
       </c>
       <c r="D433" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E433" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F433" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="H433" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>193</v>
       </c>
       <c r="D434" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E434" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F434" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="H434" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>205</v>
       </c>
       <c r="D435" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E435" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F435" t="s">
         <v>119</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="H435" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>209</v>
       </c>
       <c r="D436" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E436" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F436" t="s">
         <v>34</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="H436" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>233</v>
       </c>
       <c r="D437" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E437" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F437" t="s">
         <v>119</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="H437" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>237</v>
       </c>
       <c r="D438" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E438" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F438" t="s">
         <v>119</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="H438" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>241</v>
       </c>
       <c r="D439" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E439" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F439" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="H439" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>245</v>
       </c>
       <c r="D440" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E440" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F440" t="s">
         <v>119</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="H440" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>253</v>
       </c>
       <c r="D441" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E441" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F441" t="s">
         <v>163</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="H441" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>270</v>
       </c>
       <c r="D442" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E442" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F442" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="H442" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>294</v>
       </c>
       <c r="D443" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E443" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F443" t="s">
         <v>52</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H443" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>298</v>
       </c>
       <c r="D444" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E444" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F444" t="s">
         <v>52</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="H444" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>306</v>
       </c>
       <c r="D445" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E445" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F445" t="s">
         <v>119</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="H445" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>310</v>
       </c>
       <c r="D446" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E446" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F446" t="s">
         <v>119</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="H446" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>314</v>
       </c>
       <c r="D447" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E447" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F447" t="s">
         <v>98</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="H447" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>352</v>
       </c>
       <c r="D448" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E448" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F448" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="H448" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>360</v>
       </c>
       <c r="D449" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E449" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F449" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="H449" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>364</v>
       </c>
       <c r="D450" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E450" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F450" t="s">
         <v>119</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="H450" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>372</v>
       </c>
       <c r="D451" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E451" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F451" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="H451" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>404</v>
       </c>
       <c r="D452" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E452" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F452" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="H452" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>412</v>
       </c>
       <c r="D453" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E453" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F453" t="s">
         <v>119</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="H453" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>420</v>
       </c>
       <c r="D454" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E454" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F454" t="s">
         <v>119</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="H454" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>440</v>
       </c>
       <c r="D455" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E455" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F455" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="H455" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>452</v>
       </c>
       <c r="D456" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E456" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F456" t="s">
         <v>119</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="H456" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>456</v>
       </c>
       <c r="D457" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E457" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F457" t="s">
         <v>119</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H457" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>460</v>
       </c>
       <c r="D458" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E458" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="H458" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>464</v>
       </c>
       <c r="D459" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E459" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F459" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="H459" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>468</v>
       </c>
       <c r="D460" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E460" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F460" t="s">
         <v>119</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="H460" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>472</v>
       </c>
       <c r="D461" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E461" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F461" t="s">
         <v>119</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="H461" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>476</v>
       </c>
       <c r="D462" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E462" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F462" t="s">
         <v>119</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="H462" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>480</v>
       </c>
       <c r="D463" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E463" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F463" t="s">
         <v>119</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="H463" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>484</v>
       </c>
       <c r="D464" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E464" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F464" t="s">
         <v>119</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="H464" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>488</v>
       </c>
       <c r="D465" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E465" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F465" t="s">
         <v>119</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="H465" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>492</v>
       </c>
       <c r="D466" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E466" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F466" t="s">
         <v>119</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="H466" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>496</v>
       </c>
       <c r="D467" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E467" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F467" t="s">
         <v>119</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="H467" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>500</v>
       </c>
       <c r="D468" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E468" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F468" t="s">
         <v>119</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="H468" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>504</v>
       </c>
       <c r="D469" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E469" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F469" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H469" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>540</v>
       </c>
       <c r="D470" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E470" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F470" t="s">
         <v>119</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="H470" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>544</v>
       </c>
       <c r="D471" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E471" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F471" t="s">
         <v>77</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H471" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>552</v>
       </c>
       <c r="D472" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E472" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="F472" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="H472" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>10</v>
       </c>
       <c r="D473" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E473" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F473" t="s">
         <v>163</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="H473" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>17</v>
       </c>
       <c r="D474" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E474" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F474" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="H474" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>21</v>
       </c>
       <c r="D475" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E475" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F475" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="H475" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>25</v>
       </c>
       <c r="D476" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E476" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F476" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="H476" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>29</v>
       </c>
       <c r="D477" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E477" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F477" t="s">
         <v>34</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="H477" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>33</v>
       </c>
       <c r="D478" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E478" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F478" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H478" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>38</v>
       </c>
       <c r="D479" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E479" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F479" t="s">
         <v>185</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="H479" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D480" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E480" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="F480" t="s">
-        <v>52</v>
+        <v>119</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="H480" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D481" t="s">
-        <v>1764</v>
+        <v>1739</v>
       </c>
       <c r="E481" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F481" t="s">
+        <v>52</v>
+      </c>
+      <c r="G481" s="1" t="s">
         <v>1765</v>
       </c>
-      <c r="F481" t="s">
+      <c r="H481" t="s">
         <v>1766</v>
-      </c>
-[...4 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>10</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E482" t="s">
         <v>1769</v>
       </c>
-      <c r="B482" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F482" t="s">
-        <v>13</v>
+        <v>1770</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="H482" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D483" t="s">
-        <v>1773</v>
+        <v>1768</v>
       </c>
       <c r="E483" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F483" t="s">
+        <v>13</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1774</v>
       </c>
-      <c r="F483" t="s">
-[...2 lines deleted...]
-      <c r="G483" s="1" t="s">
+      <c r="H483" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>10</v>
+      </c>
+      <c r="D484" t="s">
         <v>1777</v>
       </c>
-      <c r="B484" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E484" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F484" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="H484" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D485" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E485" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F485" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="H485" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D486" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E486" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F486" t="s">
-        <v>343</v>
+        <v>52</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="H486" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D487" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E487" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F487" t="s">
-        <v>266</v>
+        <v>343</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="H487" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D488" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E488" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F488" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="H488" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D489" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E489" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F489" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="H489" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D490" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E490" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F490" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="H490" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D491" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E491" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F491" t="s">
-        <v>266</v>
+        <v>98</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="H491" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D492" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E492" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F492" t="s">
         <v>266</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="H492" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D493" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E493" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F493" t="s">
         <v>266</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="H493" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D494" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E494" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F494" t="s">
-        <v>1808</v>
+        <v>266</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="H494" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>1811</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D495" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E495" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F495" t="s">
-        <v>34</v>
+        <v>1812</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="H495" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D496" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E496" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F496" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="H496" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D497" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E497" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F497" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="H497" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D498" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E498" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F498" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G498" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H498" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D499" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E499" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F499" t="s">
         <v>34</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="H499" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D500" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E500" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F500" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="H500" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D501" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E501" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F501" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="H501" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D502" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E502" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F502" t="s">
-        <v>1067</v>
+        <v>128</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="H502" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D503" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E503" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F503" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="H503" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D504" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E504" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F504" t="s">
-        <v>119</v>
+        <v>1068</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="H504" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D505" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E505" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F505" t="s">
         <v>119</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="H505" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D506" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E506" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F506" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="H506" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>148</v>
+        <v>110</v>
       </c>
       <c r="D507" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E507" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F507" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="H507" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D508" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E508" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F508" t="s">
         <v>119</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="H508" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D509" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E509" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F509" t="s">
         <v>119</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="H509" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D510" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E510" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F510" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="H510" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D511" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E511" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F511" t="s">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="H511" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D512" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E512" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F512" t="s">
         <v>119</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="H512" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D513" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E513" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F513" t="s">
         <v>119</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="H513" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D514" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="E514" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="F514" t="s">
-        <v>266</v>
+        <v>119</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="H514" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>10</v>
+        <v>180</v>
       </c>
       <c r="D515" t="s">
-        <v>1871</v>
+        <v>1777</v>
       </c>
       <c r="E515" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F515" t="s">
+        <v>266</v>
+      </c>
+      <c r="G515" s="1" t="s">
         <v>1872</v>
       </c>
-      <c r="F515" t="s">
-[...2 lines deleted...]
-      <c r="G515" s="1" t="s">
+      <c r="H515" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>10</v>
+      </c>
+      <c r="D516" t="s">
         <v>1875</v>
       </c>
-      <c r="B516" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E516" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="F516" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="H516" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D517" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="E517" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="F517" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="H517" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D518" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="E518" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="F518" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="H518" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D519" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="E519" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="F519" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="H519" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D520" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="E520" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="F520" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="H520" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1891</v>
+        <v>33</v>
       </c>
       <c r="D521" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G521" s="1" t="s">
         <v>1892</v>
       </c>
-      <c r="E521" t="s">
+      <c r="H521" t="s">
         <v>1893</v>
-      </c>
-[...4 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
         <v>1895</v>
       </c>
-      <c r="B522" t="s">
-[...2 lines deleted...]
-      <c r="C522" t="s">
+      <c r="D522" t="s">
         <v>1896</v>
       </c>
-      <c r="D522" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E522" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1897</v>
+        <v>742</v>
       </c>
       <c r="H522" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
         <v>1899</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
         <v>10</v>
       </c>
-      <c r="D523" t="s">
-[...9 lines deleted...]
-        <v>1903</v>
+      <c r="D524" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1905</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>17</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1905</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>21</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1905</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1913</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -20272,50 +20374,53 @@
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>