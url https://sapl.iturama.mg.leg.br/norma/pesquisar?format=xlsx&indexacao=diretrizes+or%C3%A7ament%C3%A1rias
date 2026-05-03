--- v1 (2026-03-18)
+++ v2 (2026-05-03)
@@ -10,86 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="86">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>9937</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>5437</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2026/9937/lei_5437_2026_004359.pdf</t>
+  </si>
+  <si>
+    <t>"Altera disposições da Lei n.° 5.376, de 31 de  julho de 2025 que "Dispõe sobre as  Diretrizes Orçamentárias para o exercício de  2026 e a Lei n.° 5.410, de 29 de dezembro de  2025, que "Estima a receita e fixa a despesa  do Município de Iturama/MG, para o  exercício financeiro de 2.026" e dá outras  providências".</t>
+  </si>
+  <si>
     <t>9539</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5376</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lei</t>
   </si>
   <si>
     <t>http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2025/9539/lei_5376_2025_003028.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias  para o exercício de 2026 e dá outras  providências."</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2024/8929/lei_5274_2024_001331.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2025 e dá outras providencias".</t>
   </si>
   <si>
     <t>8721</t>
   </si>
@@ -624,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2025/9539/lei_5376_2025_003028.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2024/8929/lei_5274_2024_001331.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2023/8721/lei_5209_2023_000349.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2022/8092/lei_5.067_000137.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2021/7716/lei_4945_000274.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2020/7162/4.882.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2020/7196/4.873.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2019/6803/lei_4.809_fGo1ANf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2018/6786/lei_4.769.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2018/6690/lei_no_4.751.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2018/6768/lei_4.741.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/2017/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/2016/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/1991/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/1990/1380/1380_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2026/9937/lei_5437_2026_004359.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2025/9539/lei_5376_2025_003028.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2024/8929/lei_5274_2024_001331.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2023/8721/lei_5209_2023_000349.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2022/8092/lei_5.067_000137.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2021/7716/lei_4945_000274.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2020/7162/4.882.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2020/7196/4.873.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2019/6803/lei_4.809_fGo1ANf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2018/6786/lei_4.769.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2018/6690/lei_no_4.751.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/sapl/public/normajuridica/2018/6768/lei_4.741.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/2017/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/2016/4621/4621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/1991/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iturama.mg.leg.br/media/./sapl/public/normajuridica/1990/1380/1380_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="90.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -809,166 +824,166 @@
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" t="s">
@@ -1009,69 +1024,93 @@
       <c r="G15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" t="s">
         <v>78</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G16" t="s">
         <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G17" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
+    <hyperlink ref="F17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>